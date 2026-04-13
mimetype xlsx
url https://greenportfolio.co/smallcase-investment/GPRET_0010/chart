--- v6 (2026-03-20)
+++ v7 (2026-04-13)
@@ -4,771 +4,777 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Values" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="224" uniqueCount="224">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="226" uniqueCount="226">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>The 100 Year Portfolio Asset Allocation</t>
   </si>
   <si>
     <t>Equity Large Cap</t>
   </si>
   <si>
     <t>2021-10-08</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>2021-10-28</t>
-[...29 lines deleted...]
-    <t>101.42</t>
+    <t>2021-10-26</t>
+  </si>
+  <si>
+    <t>100.38</t>
+  </si>
+  <si>
+    <t>101.56</t>
+  </si>
+  <si>
+    <t>2021-11-18</t>
+  </si>
+  <si>
+    <t>101.06</t>
+  </si>
+  <si>
+    <t>99.55</t>
+  </si>
+  <si>
+    <t>2021-12-10</t>
+  </si>
+  <si>
+    <t>101.01</t>
+  </si>
+  <si>
+    <t>98.13</t>
+  </si>
+  <si>
+    <t>2021-12-31</t>
+  </si>
+  <si>
+    <t>101.11</t>
+  </si>
+  <si>
+    <t>97.12</t>
+  </si>
+  <si>
+    <t>2022-01-21</t>
+  </si>
+  <si>
+    <t>99.76</t>
+  </si>
+  <si>
+    <t>98.43</t>
+  </si>
+  <si>
+    <t>2022-02-14</t>
+  </si>
+  <si>
+    <t>99.62</t>
+  </si>
+  <si>
+    <t>94.04</t>
+  </si>
+  <si>
+    <t>2022-03-08</t>
+  </si>
+  <si>
+    <t>99.21</t>
+  </si>
+  <si>
+    <t>89.58</t>
+  </si>
+  <si>
+    <t>2022-03-30</t>
+  </si>
+  <si>
+    <t>101.55</t>
+  </si>
+  <si>
+    <t>97.48</t>
+  </si>
+  <si>
+    <t>2022-04-22</t>
+  </si>
+  <si>
+    <t>101.43</t>
+  </si>
+  <si>
+    <t>96.69</t>
+  </si>
+  <si>
+    <t>2022-05-16</t>
+  </si>
+  <si>
+    <t>97.69</t>
+  </si>
+  <si>
+    <t>88.63</t>
+  </si>
+  <si>
+    <t>2022-06-06</t>
+  </si>
+  <si>
+    <t>99.65</t>
+  </si>
+  <si>
+    <t>92.06</t>
+  </si>
+  <si>
+    <t>2022-06-27</t>
+  </si>
+  <si>
+    <t>98.19</t>
+  </si>
+  <si>
+    <t>88.14</t>
+  </si>
+  <si>
+    <t>2022-07-18</t>
+  </si>
+  <si>
+    <t>99.96</t>
+  </si>
+  <si>
+    <t>91.22</t>
+  </si>
+  <si>
+    <t>2022-08-08</t>
+  </si>
+  <si>
+    <t>102.28</t>
+  </si>
+  <si>
+    <t>98.03</t>
+  </si>
+  <si>
+    <t>2022-09-01</t>
+  </si>
+  <si>
+    <t>102.8</t>
+  </si>
+  <si>
+    <t>98.8</t>
+  </si>
+  <si>
+    <t>2022-09-22</t>
+  </si>
+  <si>
+    <t>102.05</t>
   </si>
   <si>
     <t>99.39</t>
   </si>
   <si>
-    <t>2022-01-25</t>
-[...311 lines deleted...]
-    <t>2024-03-12</t>
+    <t>2022-10-14</t>
+  </si>
+  <si>
+    <t>101.27</t>
+  </si>
+  <si>
+    <t>96.09</t>
+  </si>
+  <si>
+    <t>2022-11-09</t>
+  </si>
+  <si>
+    <t>102.46</t>
+  </si>
+  <si>
+    <t>101.46</t>
+  </si>
+  <si>
+    <t>2022-11-30</t>
+  </si>
+  <si>
+    <t>103.63</t>
+  </si>
+  <si>
+    <t>104.29</t>
+  </si>
+  <si>
+    <t>2022-12-21</t>
+  </si>
+  <si>
+    <t>104.03</t>
+  </si>
+  <si>
+    <t>101.21</t>
+  </si>
+  <si>
+    <t>2023-01-11</t>
+  </si>
+  <si>
+    <t>104.52</t>
+  </si>
+  <si>
+    <t>99.52</t>
+  </si>
+  <si>
+    <t>2023-02-02</t>
+  </si>
+  <si>
+    <t>104.85</t>
+  </si>
+  <si>
+    <t>96.41</t>
+  </si>
+  <si>
+    <t>2023-02-23</t>
+  </si>
+  <si>
+    <t>103.33</t>
+  </si>
+  <si>
+    <t>95.28</t>
+  </si>
+  <si>
+    <t>2023-03-17</t>
+  </si>
+  <si>
+    <t>103.64</t>
+  </si>
+  <si>
+    <t>93.51</t>
+  </si>
+  <si>
+    <t>2023-04-12</t>
+  </si>
+  <si>
+    <t>106.23</t>
+  </si>
+  <si>
+    <t>97.16</t>
+  </si>
+  <si>
+    <t>2023-05-05</t>
+  </si>
+  <si>
+    <t>107.02</t>
+  </si>
+  <si>
+    <t>98.88</t>
+  </si>
+  <si>
+    <t>2023-05-26</t>
+  </si>
+  <si>
+    <t>108.28</t>
+  </si>
+  <si>
+    <t>101.39</t>
+  </si>
+  <si>
+    <t>2023-06-16</t>
+  </si>
+  <si>
+    <t>107.71</t>
+  </si>
+  <si>
+    <t>103.62</t>
+  </si>
+  <si>
+    <t>2023-07-10</t>
+  </si>
+  <si>
+    <t>108.79</t>
+  </si>
+  <si>
+    <t>106.05</t>
+  </si>
+  <si>
+    <t>2023-07-31</t>
+  </si>
+  <si>
+    <t>109.44</t>
+  </si>
+  <si>
+    <t>108.48</t>
+  </si>
+  <si>
+    <t>2023-08-22</t>
+  </si>
+  <si>
+    <t>109.17</t>
+  </si>
+  <si>
+    <t>106.53</t>
+  </si>
+  <si>
+    <t>2023-09-12</t>
+  </si>
+  <si>
+    <t>111.27</t>
+  </si>
+  <si>
+    <t>109.72</t>
+  </si>
+  <si>
+    <t>2023-10-05</t>
+  </si>
+  <si>
+    <t>109.46</t>
+  </si>
+  <si>
+    <t>107.36</t>
+  </si>
+  <si>
+    <t>2023-10-27</t>
+  </si>
+  <si>
+    <t>109.77</t>
+  </si>
+  <si>
+    <t>104.71</t>
+  </si>
+  <si>
+    <t>2023-11-20</t>
+  </si>
+  <si>
+    <t>111.43</t>
+  </si>
+  <si>
+    <t>108.76</t>
+  </si>
+  <si>
+    <t>2023-12-12</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>116.08</t>
+  </si>
+  <si>
+    <t>2024-01-03</t>
+  </si>
+  <si>
+    <t>114.44</t>
+  </si>
+  <si>
+    <t>120.01</t>
+  </si>
+  <si>
+    <t>2024-01-24</t>
+  </si>
+  <si>
+    <t>115.95</t>
+  </si>
+  <si>
+    <t>119.87</t>
+  </si>
+  <si>
+    <t>2024-02-15</t>
+  </si>
+  <si>
+    <t>117.23</t>
+  </si>
+  <si>
+    <t>123.5</t>
+  </si>
+  <si>
+    <t>2024-03-07</t>
   </si>
   <si>
     <t>118.86</t>
   </si>
   <si>
-    <t>125.9</t>
-[...14 lines deleted...]
-    <t>121.58</t>
+    <t>126.98</t>
+  </si>
+  <si>
+    <t>2024-04-02</t>
+  </si>
+  <si>
+    <t>121.26</t>
+  </si>
+  <si>
+    <t>127.54</t>
+  </si>
+  <si>
+    <t>2024-04-25</t>
+  </si>
+  <si>
+    <t>121.49</t>
+  </si>
+  <si>
+    <t>128.6</t>
+  </si>
+  <si>
+    <t>2024-05-17</t>
+  </si>
+  <si>
+    <t>122.09</t>
   </si>
   <si>
     <t>129.23</t>
   </si>
   <si>
-    <t>2024-05-22</t>
-[...275 lines deleted...]
-    <t>132.6</t>
+    <t>2024-06-10</t>
+  </si>
+  <si>
+    <t>123.59</t>
+  </si>
+  <si>
+    <t>133.79</t>
+  </si>
+  <si>
+    <t>2024-07-02</t>
+  </si>
+  <si>
+    <t>126.35</t>
+  </si>
+  <si>
+    <t>138.43</t>
+  </si>
+  <si>
+    <t>2024-07-24</t>
+  </si>
+  <si>
+    <t>126.96</t>
+  </si>
+  <si>
+    <t>139.95</t>
+  </si>
+  <si>
+    <t>2024-08-14</t>
+  </si>
+  <si>
+    <t>127.66</t>
+  </si>
+  <si>
+    <t>138.69</t>
+  </si>
+  <si>
+    <t>2024-09-05</t>
+  </si>
+  <si>
+    <t>129.15</t>
+  </si>
+  <si>
+    <t>144.63</t>
+  </si>
+  <si>
+    <t>2024-09-26</t>
+  </si>
+  <si>
+    <t>132.89</t>
+  </si>
+  <si>
+    <t>150.24</t>
+  </si>
+  <si>
+    <t>2024-10-18</t>
+  </si>
+  <si>
+    <t>132.61</t>
+  </si>
+  <si>
+    <t>142.51</t>
+  </si>
+  <si>
+    <t>2024-11-11</t>
+  </si>
+  <si>
+    <t>131.24</t>
+  </si>
+  <si>
+    <t>137.88</t>
+  </si>
+  <si>
+    <t>2024-12-04</t>
+  </si>
+  <si>
+    <t>131.2</t>
+  </si>
+  <si>
+    <t>140.17</t>
+  </si>
+  <si>
+    <t>2024-12-26</t>
+  </si>
+  <si>
+    <t>129.76</t>
+  </si>
+  <si>
+    <t>135.66</t>
+  </si>
+  <si>
+    <t>2025-01-16</t>
+  </si>
+  <si>
+    <t>131.21</t>
+  </si>
+  <si>
+    <t>132.21</t>
+  </si>
+  <si>
+    <t>2025-02-05</t>
+  </si>
+  <si>
+    <t>132.85</t>
+  </si>
+  <si>
+    <t>2025-02-27</t>
+  </si>
+  <si>
+    <t>130.86</t>
+  </si>
+  <si>
+    <t>126.49</t>
+  </si>
+  <si>
+    <t>2025-03-21</t>
+  </si>
+  <si>
+    <t>133.88</t>
+  </si>
+  <si>
+    <t>131.75</t>
+  </si>
+  <si>
+    <t>2025-04-16</t>
+  </si>
+  <si>
+    <t>133.41</t>
+  </si>
+  <si>
+    <t>132.5</t>
+  </si>
+  <si>
+    <t>2025-05-09</t>
+  </si>
+  <si>
+    <t>135.67</t>
+  </si>
+  <si>
+    <t>134.7</t>
+  </si>
+  <si>
+    <t>2025-05-30</t>
+  </si>
+  <si>
+    <t>139.15</t>
+  </si>
+  <si>
+    <t>139.7</t>
+  </si>
+  <si>
+    <t>2025-06-20</t>
+  </si>
+  <si>
+    <t>139.24</t>
+  </si>
+  <si>
+    <t>141.38</t>
+  </si>
+  <si>
+    <t>2025-07-11</t>
+  </si>
+  <si>
+    <t>139.69</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>2025-08-01</t>
+  </si>
+  <si>
+    <t>138.63</t>
+  </si>
+  <si>
+    <t>2025-08-25</t>
+  </si>
+  <si>
+    <t>140.34</t>
+  </si>
+  <si>
+    <t>141.05</t>
+  </si>
+  <si>
+    <t>2025-09-16</t>
+  </si>
+  <si>
+    <t>143.01</t>
+  </si>
+  <si>
+    <t>142.78</t>
+  </si>
+  <si>
+    <t>2025-10-08</t>
+  </si>
+  <si>
+    <t>144.72</t>
+  </si>
+  <si>
+    <t>141.58</t>
+  </si>
+  <si>
+    <t>2025-10-31</t>
+  </si>
+  <si>
+    <t>145.82</t>
+  </si>
+  <si>
+    <t>145.35</t>
+  </si>
+  <si>
+    <t>2025-11-24</t>
+  </si>
+  <si>
+    <t>143.16</t>
+  </si>
+  <si>
+    <t>145.84</t>
+  </si>
+  <si>
+    <t>2025-12-15</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>146.38</t>
+  </si>
+  <si>
+    <t>2026-01-06</t>
+  </si>
+  <si>
+    <t>145.92</t>
+  </si>
+  <si>
+    <t>147.77</t>
+  </si>
+  <si>
+    <t>2026-01-29</t>
+  </si>
+  <si>
+    <t>147.04</t>
+  </si>
+  <si>
+    <t>143.44</t>
+  </si>
+  <si>
+    <t>2026-02-18</t>
+  </si>
+  <si>
+    <t>148.43</t>
+  </si>
+  <si>
+    <t>145.99</t>
+  </si>
+  <si>
+    <t>2026-03-12</t>
+  </si>
+  <si>
+    <t>146.96</t>
+  </si>
+  <si>
+    <t>134.36</t>
+  </si>
+  <si>
+    <t>2026-04-07</t>
+  </si>
+  <si>
+    <t>144.5</t>
+  </si>
+  <si>
+    <t>130.8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf applyFont="1" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId3" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D75"/>
+  <dimension ref="A1:D76"/>
   <sheetViews>
     <sheetView showGridLines="1" workbookViewId="0" rightToLeft="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
@@ -1015,555 +1021,555 @@
         <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>59</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>169</v>
+        <v>137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>171</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>172</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="0" t="s">
         <v>173</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>174</v>
@@ -1628,187 +1634,201 @@
         <v>187</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="0" t="s">
         <v>188</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>189</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>190</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="0" t="s">
         <v>191</v>
       </c>
       <c r="B65" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="C65" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="B66" s="0" t="s">
         <v>194</v>
       </c>
-      <c r="B66" s="0" t="s">
+      <c r="C66" s="0" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="B67" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="B67" s="0" t="s">
+      <c r="C67" s="0" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="B68" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="B68" s="0" t="s">
+      <c r="C68" s="0" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="B69" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="B69" s="0" t="s">
+      <c r="C69" s="0" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="B70" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="B70" s="0" t="s">
+      <c r="C70" s="0" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="B71" s="0" t="s">
         <v>209</v>
       </c>
-      <c r="B71" s="0" t="s">
+      <c r="C71" s="0" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="B72" s="0" t="s">
         <v>212</v>
       </c>
-      <c r="B72" s="0" t="s">
+      <c r="C72" s="0" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="B73" s="0" t="s">
         <v>215</v>
       </c>
-      <c r="B73" s="0" t="s">
+      <c r="C73" s="0" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="B74" s="0" t="s">
         <v>218</v>
       </c>
-      <c r="B74" s="0" t="s">
+      <c r="C74" s="0" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="B75" s="0" t="s">
         <v>221</v>
       </c>
-      <c r="B75" s="0" t="s">
+      <c r="C75" s="0" t="s">
         <v>222</v>
       </c>
-      <c r="C75" s="0" t="s">
+      <c r="D75" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4">
+      <c r="A76" s="0" t="s">
         <v>223</v>
       </c>
-      <c r="D75" s="0" t="s">
+      <c r="B76" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="D76" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>