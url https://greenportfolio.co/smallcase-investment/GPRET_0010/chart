--- v7 (2026-04-13)
+++ v8 (2026-07-04)
@@ -4,777 +4,813 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Values" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="226" uniqueCount="226">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="238" uniqueCount="238">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>The 100 Year Portfolio Asset Allocation</t>
   </si>
   <si>
     <t>Equity Large Cap</t>
   </si>
   <si>
-    <t>2021-10-08</t>
+    <t>2021-10-11</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>2021-10-26</t>
-[...182 lines deleted...]
-    <t>104.52</t>
+    <t>2021-10-25</t>
+  </si>
+  <si>
+    <t>100.03</t>
+  </si>
+  <si>
+    <t>100.4</t>
+  </si>
+  <si>
+    <t>2021-11-17</t>
+  </si>
+  <si>
+    <t>101.09</t>
+  </si>
+  <si>
+    <t>100.07</t>
+  </si>
+  <si>
+    <t>2021-12-09</t>
+  </si>
+  <si>
+    <t>100.96</t>
+  </si>
+  <si>
+    <t>97.8</t>
+  </si>
+  <si>
+    <t>2021-12-30</t>
+  </si>
+  <si>
+    <t>100.95</t>
+  </si>
+  <si>
+    <t>95.88</t>
+  </si>
+  <si>
+    <t>2022-01-20</t>
+  </si>
+  <si>
+    <t>100.17</t>
+  </si>
+  <si>
+    <t>99.02</t>
+  </si>
+  <si>
+    <t>2022-02-11</t>
+  </si>
+  <si>
+    <t>100.13</t>
+  </si>
+  <si>
+    <t>96.75</t>
+  </si>
+  <si>
+    <t>2022-03-07</t>
+  </si>
+  <si>
+    <t>98.96</t>
+  </si>
+  <si>
+    <t>88.4</t>
+  </si>
+  <si>
+    <t>2022-03-29</t>
+  </si>
+  <si>
+    <t>100.83</t>
+  </si>
+  <si>
+    <t>96.29</t>
+  </si>
+  <si>
+    <t>2022-04-21</t>
+  </si>
+  <si>
+    <t>101.45</t>
+  </si>
+  <si>
+    <t>97.53</t>
+  </si>
+  <si>
+    <t>2022-05-13</t>
+  </si>
+  <si>
+    <t>98.83</t>
+  </si>
+  <si>
+    <t>87.84</t>
+  </si>
+  <si>
+    <t>2022-06-03</t>
+  </si>
+  <si>
+    <t>99.67</t>
+  </si>
+  <si>
+    <t>91.88</t>
+  </si>
+  <si>
+    <t>2022-06-24</t>
+  </si>
+  <si>
+    <t>98.45</t>
+  </si>
+  <si>
+    <t>87.14</t>
+  </si>
+  <si>
+    <t>2022-07-15</t>
+  </si>
+  <si>
+    <t>99.34</t>
+  </si>
+  <si>
+    <t>89.66</t>
+  </si>
+  <si>
+    <t>2022-08-05</t>
+  </si>
+  <si>
+    <t>102.17</t>
+  </si>
+  <si>
+    <t>97.01</t>
+  </si>
+  <si>
+    <t>2022-08-30</t>
+  </si>
+  <si>
+    <t>103.03</t>
   </si>
   <si>
     <t>99.52</t>
   </si>
   <si>
-    <t>2023-02-02</t>
-[...320 lines deleted...]
-    <t>2025-04-16</t>
+    <t>2022-09-21</t>
+  </si>
+  <si>
+    <t>102.02</t>
+  </si>
+  <si>
+    <t>99.41</t>
+  </si>
+  <si>
+    <t>2022-10-13</t>
+  </si>
+  <si>
+    <t>101.48</t>
+  </si>
+  <si>
+    <t>95.07</t>
+  </si>
+  <si>
+    <t>2022-11-07</t>
+  </si>
+  <si>
+    <t>102.21</t>
+  </si>
+  <si>
+    <t>101.38</t>
+  </si>
+  <si>
+    <t>2022-11-29</t>
+  </si>
+  <si>
+    <t>103.4</t>
+  </si>
+  <si>
+    <t>103.07</t>
+  </si>
+  <si>
+    <t>2022-12-20</t>
+  </si>
+  <si>
+    <t>104.16</t>
+  </si>
+  <si>
+    <t>102.04</t>
+  </si>
+  <si>
+    <t>2023-01-10</t>
+  </si>
+  <si>
+    <t>104.46</t>
+  </si>
+  <si>
+    <t>99.35</t>
+  </si>
+  <si>
+    <t>2023-02-01</t>
+  </si>
+  <si>
+    <t>104.65</t>
+  </si>
+  <si>
+    <t>96.25</t>
+  </si>
+  <si>
+    <t>2023-02-22</t>
+  </si>
+  <si>
+    <t>103.76</t>
+  </si>
+  <si>
+    <t>95.25</t>
+  </si>
+  <si>
+    <t>2023-03-16</t>
+  </si>
+  <si>
+    <t>103.41</t>
+  </si>
+  <si>
+    <t>92.6</t>
+  </si>
+  <si>
+    <t>2023-04-11</t>
+  </si>
+  <si>
+    <t>105.93</t>
+  </si>
+  <si>
+    <t>96.38</t>
+  </si>
+  <si>
+    <t>2023-05-04</t>
+  </si>
+  <si>
+    <t>107.1</t>
+  </si>
+  <si>
+    <t>99.46</t>
+  </si>
+  <si>
+    <t>2023-05-25</t>
+  </si>
+  <si>
+    <t>108.16</t>
+  </si>
+  <si>
+    <t>100.08</t>
+  </si>
+  <si>
+    <t>2023-06-15</t>
+  </si>
+  <si>
+    <t>107.55</t>
+  </si>
+  <si>
+    <t>102.5</t>
+  </si>
+  <si>
+    <t>2023-07-07</t>
+  </si>
+  <si>
+    <t>108.98</t>
+  </si>
+  <si>
+    <t>105.69</t>
+  </si>
+  <si>
+    <t>2023-07-28</t>
+  </si>
+  <si>
+    <t>109.07</t>
+  </si>
+  <si>
+    <t>107.59</t>
+  </si>
+  <si>
+    <t>2023-08-21</t>
+  </si>
+  <si>
+    <t>108.63</t>
+  </si>
+  <si>
+    <t>106.07</t>
+  </si>
+  <si>
+    <t>2023-09-11</t>
+  </si>
+  <si>
+    <t>111.04</t>
+  </si>
+  <si>
+    <t>109.74</t>
+  </si>
+  <si>
+    <t>2023-10-04</t>
+  </si>
+  <si>
+    <t>109.18</t>
+  </si>
+  <si>
+    <t>106.47</t>
+  </si>
+  <si>
+    <t>2023-10-26</t>
+  </si>
+  <si>
+    <t>109.25</t>
+  </si>
+  <si>
+    <t>103.2</t>
+  </si>
+  <si>
+    <t>2023-11-17</t>
+  </si>
+  <si>
+    <t>111.32</t>
+  </si>
+  <si>
+    <t>108.65</t>
+  </si>
+  <si>
+    <t>2023-12-11</t>
+  </si>
+  <si>
+    <t>113.87</t>
+  </si>
+  <si>
+    <t>116.28</t>
+  </si>
+  <si>
+    <t>2024-01-02</t>
+  </si>
+  <si>
+    <t>114.66</t>
+  </si>
+  <si>
+    <t>120.15</t>
+  </si>
+  <si>
+    <t>2024-01-23</t>
+  </si>
+  <si>
+    <t>114.86</t>
+  </si>
+  <si>
+    <t>118.18</t>
+  </si>
+  <si>
+    <t>2024-02-14</t>
+  </si>
+  <si>
+    <t>116.88</t>
+  </si>
+  <si>
+    <t>122.61</t>
+  </si>
+  <si>
+    <t>2024-03-06</t>
+  </si>
+  <si>
+    <t>118.59</t>
+  </si>
+  <si>
+    <t>126.32</t>
+  </si>
+  <si>
+    <t>2024-04-01</t>
+  </si>
+  <si>
+    <t>120.89</t>
+  </si>
+  <si>
+    <t>126.97</t>
+  </si>
+  <si>
+    <t>2024-04-24</t>
+  </si>
+  <si>
+    <t>121.05</t>
+  </si>
+  <si>
+    <t>127.3</t>
+  </si>
+  <si>
+    <t>2024-05-16</t>
+  </si>
+  <si>
+    <t>121.87</t>
+  </si>
+  <si>
+    <t>128.27</t>
+  </si>
+  <si>
+    <t>2024-06-07</t>
+  </si>
+  <si>
+    <t>123.49</t>
+  </si>
+  <si>
+    <t>133.34</t>
+  </si>
+  <si>
+    <t>2024-07-01</t>
+  </si>
+  <si>
+    <t>126.31</t>
+  </si>
+  <si>
+    <t>138.14</t>
+  </si>
+  <si>
+    <t>2024-07-23</t>
+  </si>
+  <si>
+    <t>126.36</t>
+  </si>
+  <si>
+    <t>139.68</t>
+  </si>
+  <si>
+    <t>2024-08-13</t>
+  </si>
+  <si>
+    <t>127.28</t>
+  </si>
+  <si>
+    <t>138.22</t>
+  </si>
+  <si>
+    <t>2024-09-04</t>
+  </si>
+  <si>
+    <t>129.18</t>
+  </si>
+  <si>
+    <t>144.38</t>
+  </si>
+  <si>
+    <t>2024-09-25</t>
+  </si>
+  <si>
+    <t>132.39</t>
+  </si>
+  <si>
+    <t>148.64</t>
+  </si>
+  <si>
+    <t>2024-10-17</t>
+  </si>
+  <si>
+    <t>132.59</t>
+  </si>
+  <si>
+    <t>141.58</t>
+  </si>
+  <si>
+    <t>2024-11-08</t>
+  </si>
+  <si>
+    <t>130.61</t>
+  </si>
+  <si>
+    <t>137.39</t>
+  </si>
+  <si>
+    <t>2024-12-03</t>
+  </si>
+  <si>
+    <t>131.37</t>
+  </si>
+  <si>
+    <t>139.53</t>
+  </si>
+  <si>
+    <t>2024-12-24</t>
+  </si>
+  <si>
+    <t>130.7</t>
+  </si>
+  <si>
+    <t>135.02</t>
+  </si>
+  <si>
+    <t>2025-01-15</t>
+  </si>
+  <si>
+    <t>130.59</t>
+  </si>
+  <si>
+    <t>130.99</t>
+  </si>
+  <si>
+    <t>2025-02-04</t>
+  </si>
+  <si>
+    <t>133.09</t>
   </si>
   <si>
     <t>133.41</t>
   </si>
   <si>
-    <t>132.5</t>
-[...83 lines deleted...]
-    <t>143.16</t>
+    <t>2025-02-25</t>
+  </si>
+  <si>
+    <t>130.78</t>
+  </si>
+  <si>
+    <t>2025-03-20</t>
+  </si>
+  <si>
+    <t>132.06</t>
+  </si>
+  <si>
+    <t>130.4</t>
+  </si>
+  <si>
+    <t>2025-04-15</t>
+  </si>
+  <si>
+    <t>132.66</t>
+  </si>
+  <si>
+    <t>131.42</t>
+  </si>
+  <si>
+    <t>2025-05-08</t>
+  </si>
+  <si>
+    <t>136.26</t>
+  </si>
+  <si>
+    <t>135.6</t>
+  </si>
+  <si>
+    <t>2025-05-29</t>
+  </si>
+  <si>
+    <t>138.95</t>
+  </si>
+  <si>
+    <t>139.77</t>
+  </si>
+  <si>
+    <t>2025-06-19</t>
+  </si>
+  <si>
+    <t>138.67</t>
+  </si>
+  <si>
+    <t>139.13</t>
+  </si>
+  <si>
+    <t>2025-07-10</t>
+  </si>
+  <si>
+    <t>139.93</t>
+  </si>
+  <si>
+    <t>142.71</t>
+  </si>
+  <si>
+    <t>2025-07-31</t>
+  </si>
+  <si>
+    <t>139.89</t>
+  </si>
+  <si>
+    <t>139.46</t>
+  </si>
+  <si>
+    <t>2025-08-22</t>
+  </si>
+  <si>
+    <t>140.9</t>
+  </si>
+  <si>
+    <t>140.09</t>
+  </si>
+  <si>
+    <t>2025-09-15</t>
+  </si>
+  <si>
+    <t>142.15</t>
+  </si>
+  <si>
+    <t>141.4</t>
+  </si>
+  <si>
+    <t>2025-10-07</t>
+  </si>
+  <si>
+    <t>144.39</t>
+  </si>
+  <si>
+    <t>141.61</t>
+  </si>
+  <si>
+    <t>2025-10-30</t>
+  </si>
+  <si>
+    <t>145.97</t>
+  </si>
+  <si>
+    <t>145.72</t>
+  </si>
+  <si>
+    <t>2025-11-21</t>
+  </si>
+  <si>
+    <t>144.43</t>
+  </si>
+  <si>
+    <t>146.13</t>
+  </si>
+  <si>
+    <t>2025-12-12</t>
+  </si>
+  <si>
+    <t>146.52</t>
+  </si>
+  <si>
+    <t>2026-01-05</t>
+  </si>
+  <si>
+    <t>146.49</t>
+  </si>
+  <si>
+    <t>147.58</t>
+  </si>
+  <si>
+    <t>2026-01-28</t>
+  </si>
+  <si>
+    <t>146.29</t>
+  </si>
+  <si>
+    <t>142.56</t>
+  </si>
+  <si>
+    <t>2026-02-17</t>
+  </si>
+  <si>
+    <t>148.76</t>
+  </si>
+  <si>
+    <t>144.93</t>
+  </si>
+  <si>
+    <t>2026-03-11</t>
+  </si>
+  <si>
+    <t>146.89</t>
+  </si>
+  <si>
+    <t>135.03</t>
+  </si>
+  <si>
+    <t>2026-04-06</t>
+  </si>
+  <si>
+    <t>144.15</t>
+  </si>
+  <si>
+    <t>129.57</t>
+  </si>
+  <si>
+    <t>2026-04-28</t>
+  </si>
+  <si>
+    <t>145.58</t>
+  </si>
+  <si>
+    <t>137.12</t>
+  </si>
+  <si>
+    <t>2026-05-20</t>
+  </si>
+  <si>
+    <t>144.69</t>
+  </si>
+  <si>
+    <t>135.12</t>
+  </si>
+  <si>
+    <t>2026-06-11</t>
   </si>
   <si>
     <t>145.84</t>
   </si>
   <si>
-    <t>2025-12-15</t>
-[...50 lines deleted...]
-    <t>130.8</t>
+    <t>132.45</t>
+  </si>
+  <si>
+    <t>2026-07-03</t>
+  </si>
+  <si>
+    <t>149.59</t>
+  </si>
+  <si>
+    <t>139.03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf applyFont="1" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId3" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D76"/>
+  <dimension ref="A1:D80"/>
   <sheetViews>
     <sheetView showGridLines="1" workbookViewId="0" rightToLeft="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
@@ -1525,65 +1561,65 @@
         <v>5</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="0" t="s">
         <v>165</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>166</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>167</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="0" t="s">
         <v>168</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>169</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>137</v>
+        <v>170</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>172</v>
+        <v>139</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="0" t="s">
         <v>173</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>175</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="0" t="s">
         <v>176</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>177</v>
@@ -1634,138 +1670,138 @@
         <v>187</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="0" t="s">
         <v>188</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>189</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>190</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="0" t="s">
         <v>191</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>161</v>
+        <v>192</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="0" t="s">
         <v>211</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>212</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>213</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="0" t="s">
         <v>214</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>215</v>
@@ -1794,41 +1830,97 @@
     <row r="75" spans="1:4">
       <c r="A75" s="0" t="s">
         <v>220</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>221</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>222</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="0" t="s">
         <v>223</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>224</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>225</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4">
+      <c r="A77" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="B77" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="D77" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4">
+      <c r="A78" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="B78" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="D78" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4">
+      <c r="A79" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="B79" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="D79" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4">
+      <c r="A80" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="B80" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="D80" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>