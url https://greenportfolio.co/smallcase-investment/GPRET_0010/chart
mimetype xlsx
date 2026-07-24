--- v8 (2026-07-04)
+++ v9 (2026-07-24)
@@ -4,813 +4,822 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Values" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="238" uniqueCount="238">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="241" uniqueCount="241">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>The 100 Year Portfolio Asset Allocation</t>
   </si>
   <si>
     <t>Equity Large Cap</t>
   </si>
   <si>
     <t>2021-10-11</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>2021-10-25</t>
-[...26 lines deleted...]
-    <t>2021-12-30</t>
+    <t>2021-10-14</t>
+  </si>
+  <si>
+    <t>100.49</t>
+  </si>
+  <si>
+    <t>102.26</t>
+  </si>
+  <si>
+    <t>2021-11-09</t>
+  </si>
+  <si>
+    <t>101.06</t>
+  </si>
+  <si>
+    <t>100.61</t>
+  </si>
+  <si>
+    <t>2021-12-01</t>
+  </si>
+  <si>
+    <t>100.52</t>
+  </si>
+  <si>
+    <t>95.85</t>
+  </si>
+  <si>
+    <t>2021-12-22</t>
+  </si>
+  <si>
+    <t>100.34</t>
+  </si>
+  <si>
+    <t>94.69</t>
+  </si>
+  <si>
+    <t>2022-01-12</t>
+  </si>
+  <si>
+    <t>100.94</t>
+  </si>
+  <si>
+    <t>101.27</t>
+  </si>
+  <si>
+    <t>2022-02-03</t>
+  </si>
+  <si>
+    <t>99.69</t>
+  </si>
+  <si>
+    <t>97.78</t>
+  </si>
+  <si>
+    <t>2022-02-24</t>
+  </si>
+  <si>
+    <t>98.75</t>
+  </si>
+  <si>
+    <t>90.27</t>
+  </si>
+  <si>
+    <t>2022-03-21</t>
+  </si>
+  <si>
+    <t>100.87</t>
+  </si>
+  <si>
+    <t>95.19</t>
+  </si>
+  <si>
+    <t>2022-04-11</t>
+  </si>
+  <si>
+    <t>102.22</t>
+  </si>
+  <si>
+    <t>99.09</t>
+  </si>
+  <si>
+    <t>2022-05-05</t>
+  </si>
+  <si>
+    <t>93.5</t>
+  </si>
+  <si>
+    <t>2022-05-26</t>
+  </si>
+  <si>
+    <t>99.34</t>
+  </si>
+  <si>
+    <t>89.8</t>
+  </si>
+  <si>
+    <t>2022-06-16</t>
+  </si>
+  <si>
+    <t>97.18</t>
+  </si>
+  <si>
+    <t>85.41</t>
+  </si>
+  <si>
+    <t>2022-07-07</t>
+  </si>
+  <si>
+    <t>99.66</t>
+  </si>
+  <si>
+    <t>89.78</t>
+  </si>
+  <si>
+    <t>2022-07-28</t>
   </si>
   <si>
     <t>100.95</t>
   </si>
   <si>
-    <t>95.88</t>
-[...347 lines deleted...]
-    <t>121.87</t>
+    <t>94.34</t>
+  </si>
+  <si>
+    <t>2022-08-22</t>
+  </si>
+  <si>
+    <t>102.62</t>
+  </si>
+  <si>
+    <t>97.77</t>
+  </si>
+  <si>
+    <t>2022-09-13</t>
+  </si>
+  <si>
+    <t>103.45</t>
+  </si>
+  <si>
+    <t>101.4</t>
+  </si>
+  <si>
+    <t>2022-10-04</t>
+  </si>
+  <si>
+    <t>101.85</t>
+  </si>
+  <si>
+    <t>96.65</t>
+  </si>
+  <si>
+    <t>2022-10-28</t>
+  </si>
+  <si>
+    <t>102.25</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>2022-11-21</t>
+  </si>
+  <si>
+    <t>102.72</t>
+  </si>
+  <si>
+    <t>100.75</t>
+  </si>
+  <si>
+    <t>2022-12-12</t>
+  </si>
+  <si>
+    <t>104.07</t>
+  </si>
+  <si>
+    <t>102.7</t>
+  </si>
+  <si>
+    <t>2023-01-02</t>
+  </si>
+  <si>
+    <t>104.32</t>
+  </si>
+  <si>
+    <t>100.74</t>
+  </si>
+  <si>
+    <t>2023-01-23</t>
+  </si>
+  <si>
+    <t>104.91</t>
+  </si>
+  <si>
+    <t>100.28</t>
+  </si>
+  <si>
+    <t>2023-02-14</t>
+  </si>
+  <si>
+    <t>104.38</t>
+  </si>
+  <si>
+    <t>97.27</t>
+  </si>
+  <si>
+    <t>2023-03-08</t>
+  </si>
+  <si>
+    <t>103.3</t>
+  </si>
+  <si>
+    <t>96.45</t>
+  </si>
+  <si>
+    <t>2023-03-29</t>
+  </si>
+  <si>
+    <t>104.85</t>
+  </si>
+  <si>
+    <t>92.96</t>
+  </si>
+  <si>
+    <t>2023-04-25</t>
+  </si>
+  <si>
+    <t>106.19</t>
+  </si>
+  <si>
+    <t>96.71</t>
+  </si>
+  <si>
+    <t>2023-05-17</t>
+  </si>
+  <si>
+    <t>107.06</t>
+  </si>
+  <si>
+    <t>99.22</t>
+  </si>
+  <si>
+    <t>2023-06-07</t>
+  </si>
+  <si>
+    <t>108.13</t>
+  </si>
+  <si>
+    <t>102.53</t>
+  </si>
+  <si>
+    <t>2023-06-28</t>
+  </si>
+  <si>
+    <t>107.53</t>
+  </si>
+  <si>
+    <t>103.86</t>
+  </si>
+  <si>
+    <t>2023-07-20</t>
+  </si>
+  <si>
+    <t>110.69</t>
+  </si>
+  <si>
+    <t>108.86</t>
+  </si>
+  <si>
+    <t>2023-08-10</t>
+  </si>
+  <si>
+    <t>109.08</t>
+  </si>
+  <si>
+    <t>106.95</t>
+  </si>
+  <si>
+    <t>2023-09-01</t>
+  </si>
+  <si>
+    <t>109.52</t>
+  </si>
+  <si>
+    <t>106.51</t>
+  </si>
+  <si>
+    <t>2023-09-25</t>
+  </si>
+  <si>
+    <t>110.52</t>
+  </si>
+  <si>
+    <t>107.74</t>
+  </si>
+  <si>
+    <t>2023-10-17</t>
+  </si>
+  <si>
+    <t>110.44</t>
+  </si>
+  <si>
+    <t>108.57</t>
+  </si>
+  <si>
+    <t>2023-11-08</t>
+  </si>
+  <si>
+    <t>110.61</t>
+  </si>
+  <si>
+    <t>106.99</t>
+  </si>
+  <si>
+    <t>2023-12-01</t>
+  </si>
+  <si>
+    <t>112.25</t>
+  </si>
+  <si>
+    <t>111.76</t>
+  </si>
+  <si>
+    <t>2023-12-22</t>
+  </si>
+  <si>
+    <t>114.35</t>
+  </si>
+  <si>
+    <t>118.19</t>
+  </si>
+  <si>
+    <t>2024-01-15</t>
+  </si>
+  <si>
+    <t>116.07</t>
+  </si>
+  <si>
+    <t>122.75</t>
+  </si>
+  <si>
+    <t>2024-02-06</t>
+  </si>
+  <si>
+    <t>117.11</t>
+  </si>
+  <si>
+    <t>122.53</t>
+  </si>
+  <si>
+    <t>2024-02-27</t>
+  </si>
+  <si>
+    <t>117.63</t>
+  </si>
+  <si>
+    <t>124.86</t>
+  </si>
+  <si>
+    <t>2024-03-20</t>
+  </si>
+  <si>
+    <t>118.24</t>
+  </si>
+  <si>
+    <t>122.58</t>
+  </si>
+  <si>
+    <t>2024-04-15</t>
+  </si>
+  <si>
+    <t>121.11</t>
+  </si>
+  <si>
+    <t>126.2</t>
+  </si>
+  <si>
+    <t>2024-05-08</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>127.29</t>
+  </si>
+  <si>
+    <t>2024-05-30</t>
+  </si>
+  <si>
+    <t>122.57</t>
+  </si>
+  <si>
+    <t>128.94</t>
+  </si>
+  <si>
+    <t>2024-06-21</t>
+  </si>
+  <si>
+    <t>125.19</t>
+  </si>
+  <si>
+    <t>134.93</t>
+  </si>
+  <si>
+    <t>2024-07-12</t>
+  </si>
+  <si>
+    <t>126.81</t>
+  </si>
+  <si>
+    <t>140.54</t>
+  </si>
+  <si>
+    <t>2024-08-05</t>
+  </si>
+  <si>
+    <t>127.06</t>
+  </si>
+  <si>
+    <t>137.61</t>
+  </si>
+  <si>
+    <t>2024-08-27</t>
+  </si>
+  <si>
+    <t>128.91</t>
+  </si>
+  <si>
+    <t>143.32</t>
+  </si>
+  <si>
+    <t>2024-09-17</t>
+  </si>
+  <si>
+    <t>131.47</t>
+  </si>
+  <si>
+    <t>145.46</t>
+  </si>
+  <si>
+    <t>2024-10-09</t>
+  </si>
+  <si>
+    <t>132.05</t>
+  </si>
+  <si>
+    <t>143.29</t>
+  </si>
+  <si>
+    <t>2024-10-30</t>
+  </si>
+  <si>
+    <t>132.42</t>
+  </si>
+  <si>
+    <t>138.44</t>
+  </si>
+  <si>
+    <t>2024-11-25</t>
+  </si>
+  <si>
+    <t>132.14</t>
+  </si>
+  <si>
+    <t>137.34</t>
+  </si>
+  <si>
+    <t>2024-12-16</t>
+  </si>
+  <si>
+    <t>131.17</t>
+  </si>
+  <si>
+    <t>140.96</t>
+  </si>
+  <si>
+    <t>2025-01-07</t>
+  </si>
+  <si>
+    <t>131.44</t>
+  </si>
+  <si>
+    <t>134.5</t>
+  </si>
+  <si>
+    <t>2025-01-28</t>
+  </si>
+  <si>
+    <t>131.01</t>
+  </si>
+  <si>
+    <t>128.8</t>
+  </si>
+  <si>
+    <t>2025-02-17</t>
+  </si>
+  <si>
+    <t>130.52</t>
   </si>
   <si>
     <t>128.27</t>
   </si>
   <si>
-    <t>2024-06-07</t>
-[...140 lines deleted...]
-    <t>2025-05-29</t>
+    <t>2025-03-11</t>
+  </si>
+  <si>
+    <t>130.66</t>
+  </si>
+  <si>
+    <t>126.07</t>
+  </si>
+  <si>
+    <t>2025-04-03</t>
+  </si>
+  <si>
+    <t>132.8</t>
+  </si>
+  <si>
+    <t>130.96</t>
+  </si>
+  <si>
+    <t>2025-04-29</t>
+  </si>
+  <si>
+    <t>135.26</t>
+  </si>
+  <si>
+    <t>136.66</t>
+  </si>
+  <si>
+    <t>2025-05-21</t>
+  </si>
+  <si>
+    <t>137.52</t>
+  </si>
+  <si>
+    <t>139.62</t>
+  </si>
+  <si>
+    <t>2025-06-11</t>
+  </si>
+  <si>
+    <t>139.43</t>
+  </si>
+  <si>
+    <t>141.81</t>
+  </si>
+  <si>
+    <t>2025-07-02</t>
+  </si>
+  <si>
+    <t>140.19</t>
+  </si>
+  <si>
+    <t>143.24</t>
+  </si>
+  <si>
+    <t>2025-07-23</t>
+  </si>
+  <si>
+    <t>140.11</t>
+  </si>
+  <si>
+    <t>142.02</t>
+  </si>
+  <si>
+    <t>2025-08-13</t>
+  </si>
+  <si>
+    <t>139.83</t>
+  </si>
+  <si>
+    <t>138.6</t>
+  </si>
+  <si>
+    <t>2025-09-05</t>
+  </si>
+  <si>
+    <t>140.38</t>
+  </si>
+  <si>
+    <t>139.33</t>
+  </si>
+  <si>
+    <t>2025-09-26</t>
+  </si>
+  <si>
+    <t>143.07</t>
   </si>
   <si>
     <t>138.95</t>
   </si>
   <si>
-    <t>139.77</t>
-[...158 lines deleted...]
-    <t>139.03</t>
+    <t>2025-10-20</t>
+  </si>
+  <si>
+    <t>146.64</t>
+  </si>
+  <si>
+    <t>145.34</t>
+  </si>
+  <si>
+    <t>2025-11-13</t>
+  </si>
+  <si>
+    <t>145.45</t>
+  </si>
+  <si>
+    <t>145.64</t>
+  </si>
+  <si>
+    <t>2025-12-04</t>
+  </si>
+  <si>
+    <t>145.21</t>
+  </si>
+  <si>
+    <t>145.93</t>
+  </si>
+  <si>
+    <t>2025-12-26</t>
+  </si>
+  <si>
+    <t>145.68</t>
+  </si>
+  <si>
+    <t>146.1</t>
+  </si>
+  <si>
+    <t>2026-01-19</t>
+  </si>
+  <si>
+    <t>146.8</t>
+  </si>
+  <si>
+    <t>143.87</t>
+  </si>
+  <si>
+    <t>2026-02-09</t>
+  </si>
+  <si>
+    <t>148.93</t>
+  </si>
+  <si>
+    <t>145.55</t>
+  </si>
+  <si>
+    <t>2026-03-02</t>
+  </si>
+  <si>
+    <t>140.47</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>145.05</t>
+  </si>
+  <si>
+    <t>129.12</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
+  </si>
+  <si>
+    <t>146.03</t>
+  </si>
+  <si>
+    <t>138.76</t>
+  </si>
+  <si>
+    <t>2026-05-12</t>
+  </si>
+  <si>
+    <t>145.48</t>
+  </si>
+  <si>
+    <t>133.54</t>
+  </si>
+  <si>
+    <t>2026-06-03</t>
+  </si>
+  <si>
+    <t>144.82</t>
+  </si>
+  <si>
+    <t>134.12</t>
+  </si>
+  <si>
+    <t>2026-06-24</t>
+  </si>
+  <si>
+    <t>146.98</t>
+  </si>
+  <si>
+    <t>137.79</t>
+  </si>
+  <si>
+    <t>2026-07-16</t>
+  </si>
+  <si>
+    <t>149.5</t>
+  </si>
+  <si>
+    <t>137.97</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf applyFont="1" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId3" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D80"/>
+  <dimension ref="A1:D81"/>
   <sheetViews>
     <sheetView showGridLines="1" workbookViewId="0" rightToLeft="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
@@ -928,698 +937,698 @@
         <v>29</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="0" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="B13" s="0" t="s">
+      <c r="C13" s="0" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="B14" s="0" t="s">
+      <c r="C14" s="0" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="B15" s="0" t="s">
+      <c r="C15" s="0" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="B16" s="0" t="s">
+      <c r="C16" s="0" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="B17" s="0" t="s">
+      <c r="C17" s="0" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="B18" s="0" t="s">
+      <c r="C18" s="0" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="B19" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="B19" s="0" t="s">
+      <c r="C19" s="0" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B20" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="B20" s="0" t="s">
+      <c r="C20" s="0" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="B21" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="B21" s="0" t="s">
+      <c r="C21" s="0" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="B22" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="B22" s="0" t="s">
+      <c r="C22" s="0" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B23" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="B23" s="0" t="s">
+      <c r="C23" s="0" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="B24" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="B24" s="0" t="s">
+      <c r="C24" s="0" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="B25" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="B25" s="0" t="s">
+      <c r="C25" s="0" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B26" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="B26" s="0" t="s">
+      <c r="C26" s="0" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="B27" s="0" t="s">
+      <c r="C27" s="0" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="B28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="B28" s="0" t="s">
+      <c r="C28" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="B29" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="B29" s="0" t="s">
+      <c r="C29" s="0" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="B30" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="B30" s="0" t="s">
+      <c r="C30" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="B31" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="B31" s="0" t="s">
+      <c r="C31" s="0" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="B32" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="B32" s="0" t="s">
+      <c r="C32" s="0" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="B33" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="B33" s="0" t="s">
+      <c r="C33" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="B34" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="B34" s="0" t="s">
+      <c r="C34" s="0" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="B35" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="B35" s="0" t="s">
+      <c r="C35" s="0" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="B36" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="B36" s="0" t="s">
+      <c r="C36" s="0" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="B37" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="B37" s="0" t="s">
+      <c r="C37" s="0" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="B38" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="B38" s="0" t="s">
+      <c r="C38" s="0" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B39" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="B39" s="0" t="s">
+      <c r="C39" s="0" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="B40" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="B40" s="0" t="s">
+      <c r="C40" s="0" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="B41" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="B41" s="0" t="s">
+      <c r="C41" s="0" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="B42" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="B42" s="0" t="s">
+      <c r="C42" s="0" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="B43" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="B43" s="0" t="s">
+      <c r="C43" s="0" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="B44" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="B44" s="0" t="s">
+      <c r="C44" s="0" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="B45" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="B45" s="0" t="s">
+      <c r="C45" s="0" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="B46" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="B46" s="0" t="s">
+      <c r="C46" s="0" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="B47" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="B47" s="0" t="s">
+      <c r="C47" s="0" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="B48" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="B48" s="0" t="s">
+      <c r="C48" s="0" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="B49" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="B49" s="0" t="s">
+      <c r="C49" s="0" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="B50" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="B50" s="0" t="s">
+      <c r="C50" s="0" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="B51" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="B51" s="0" t="s">
+      <c r="C51" s="0" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="B52" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="B52" s="0" t="s">
+      <c r="C52" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="B53" s="0" t="s">
         <v>156</v>
       </c>
-      <c r="B53" s="0" t="s">
+      <c r="C53" s="0" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="B54" s="0" t="s">
         <v>159</v>
       </c>
-      <c r="B54" s="0" t="s">
+      <c r="C54" s="0" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="B55" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="B55" s="0" t="s">
+      <c r="C55" s="0" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="B56" s="0" t="s">
         <v>165</v>
       </c>
-      <c r="B56" s="0" t="s">
+      <c r="C56" s="0" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="B57" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="B57" s="0" t="s">
+      <c r="C57" s="0" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="B58" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="B58" s="0" t="s">
+      <c r="C58" s="0" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="0" t="s">
         <v>173</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>175</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="0" t="s">
         <v>176</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>177</v>
@@ -1757,104 +1766,104 @@
         <v>5</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="0" t="s">
         <v>206</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>207</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>208</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="0" t="s">
         <v>209</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>210</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>222</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="0" t="s">
         <v>223</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>224</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>225</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="0" t="s">
         <v>226</v>
@@ -1886,41 +1895,55 @@
     <row r="79" spans="1:4">
       <c r="A79" s="0" t="s">
         <v>232</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>233</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>234</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="0" t="s">
         <v>235</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>236</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>237</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4">
+      <c r="A81" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="B81" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="C81" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="D81" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>