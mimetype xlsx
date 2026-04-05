--- v5 (2026-03-13)
+++ v6 (2026-04-05)
@@ -24,939 +24,939 @@
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="303">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DiviGrowth Capital Dividend Model</t>
   </si>
   <si>
     <t>Equity Smallcap</t>
   </si>
   <si>
     <t>2020-03-20</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>2020-03-24</t>
-[...887 lines deleted...]
-    <t>424.65</t>
+    <t>2020-04-08</t>
+  </si>
+  <si>
+    <t>102.96</t>
+  </si>
+  <si>
+    <t>94.7</t>
+  </si>
+  <si>
+    <t>2020-05-04</t>
+  </si>
+  <si>
+    <t>108.89</t>
+  </si>
+  <si>
+    <t>101.57</t>
+  </si>
+  <si>
+    <t>2020-05-26</t>
+  </si>
+  <si>
+    <t>107.25</t>
+  </si>
+  <si>
+    <t>99.87</t>
+  </si>
+  <si>
+    <t>2020-06-16</t>
+  </si>
+  <si>
+    <t>119.19</t>
+  </si>
+  <si>
+    <t>113.37</t>
+  </si>
+  <si>
+    <t>2020-07-07</t>
+  </si>
+  <si>
+    <t>129.83</t>
+  </si>
+  <si>
+    <t>124.56</t>
+  </si>
+  <si>
+    <t>2020-07-28</t>
+  </si>
+  <si>
+    <t>126.27</t>
+  </si>
+  <si>
+    <t>129.39</t>
+  </si>
+  <si>
+    <t>2020-08-18</t>
+  </si>
+  <si>
+    <t>143.9</t>
+  </si>
+  <si>
+    <t>141.48</t>
+  </si>
+  <si>
+    <t>2020-09-08</t>
+  </si>
+  <si>
+    <t>142.71</t>
+  </si>
+  <si>
+    <t>144.94</t>
+  </si>
+  <si>
+    <t>2020-09-29</t>
+  </si>
+  <si>
+    <t>142.93</t>
+  </si>
+  <si>
+    <t>150.3</t>
+  </si>
+  <si>
+    <t>2020-10-21</t>
+  </si>
+  <si>
+    <t>141.82</t>
+  </si>
+  <si>
+    <t>151.8</t>
+  </si>
+  <si>
+    <t>2020-11-11</t>
+  </si>
+  <si>
+    <t>142.89</t>
+  </si>
+  <si>
+    <t>152.3</t>
+  </si>
+  <si>
+    <t>2020-12-04</t>
+  </si>
+  <si>
+    <t>165.56</t>
+  </si>
+  <si>
+    <t>172.43</t>
+  </si>
+  <si>
+    <t>2020-12-28</t>
+  </si>
+  <si>
+    <t>174.31</t>
+  </si>
+  <si>
+    <t>180.64</t>
+  </si>
+  <si>
+    <t>2021-01-18</t>
+  </si>
+  <si>
+    <t>177.36</t>
+  </si>
+  <si>
+    <t>187.13</t>
+  </si>
+  <si>
+    <t>2021-02-09</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>198.63</t>
+  </si>
+  <si>
+    <t>2021-03-02</t>
+  </si>
+  <si>
+    <t>198.36</t>
+  </si>
+  <si>
+    <t>214.1</t>
+  </si>
+  <si>
+    <t>2021-03-24</t>
+  </si>
+  <si>
+    <t>197.63</t>
+  </si>
+  <si>
+    <t>207.6</t>
+  </si>
+  <si>
+    <t>2021-04-19</t>
+  </si>
+  <si>
+    <t>203.99</t>
+  </si>
+  <si>
+    <t>207.59</t>
+  </si>
+  <si>
+    <t>2021-05-11</t>
+  </si>
+  <si>
+    <t>222.96</t>
+  </si>
+  <si>
+    <t>230.18</t>
+  </si>
+  <si>
+    <t>2021-06-02</t>
+  </si>
+  <si>
+    <t>236.21</t>
+  </si>
+  <si>
+    <t>240.08</t>
+  </si>
+  <si>
+    <t>2021-06-23</t>
+  </si>
+  <si>
+    <t>244.75</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>2021-07-14</t>
+  </si>
+  <si>
+    <t>263.94</t>
+  </si>
+  <si>
+    <t>263.45</t>
+  </si>
+  <si>
+    <t>2021-08-05</t>
+  </si>
+  <si>
+    <t>262.08</t>
+  </si>
+  <si>
+    <t>268.32</t>
+  </si>
+  <si>
+    <t>2021-08-27</t>
+  </si>
+  <si>
+    <t>249.81</t>
+  </si>
+  <si>
+    <t>258.41</t>
+  </si>
+  <si>
+    <t>2021-09-20</t>
+  </si>
+  <si>
+    <t>266.62</t>
+  </si>
+  <si>
+    <t>272.88</t>
+  </si>
+  <si>
+    <t>2021-10-11</t>
+  </si>
+  <si>
+    <t>285.4</t>
+  </si>
+  <si>
+    <t>294.36</t>
+  </si>
+  <si>
+    <t>2021-11-02</t>
+  </si>
+  <si>
+    <t>272.33</t>
+  </si>
+  <si>
+    <t>282.36</t>
+  </si>
+  <si>
+    <t>2021-11-26</t>
+  </si>
+  <si>
+    <t>269.09</t>
+  </si>
+  <si>
+    <t>277.23</t>
+  </si>
+  <si>
+    <t>2021-12-17</t>
+  </si>
+  <si>
+    <t>269.3</t>
+  </si>
+  <si>
+    <t>279.25</t>
+  </si>
+  <si>
+    <t>2022-01-07</t>
+  </si>
+  <si>
+    <t>280.51</t>
+  </si>
+  <si>
+    <t>295.81</t>
+  </si>
+  <si>
+    <t>2022-01-31</t>
+  </si>
+  <si>
+    <t>278.89</t>
+  </si>
+  <si>
+    <t>286.12</t>
+  </si>
+  <si>
+    <t>2022-02-21</t>
+  </si>
+  <si>
+    <t>265.2</t>
+  </si>
+  <si>
+    <t>258.64</t>
+  </si>
+  <si>
+    <t>2022-03-15</t>
+  </si>
+  <si>
+    <t>267.28</t>
+  </si>
+  <si>
+    <t>258.33</t>
+  </si>
+  <si>
+    <t>2022-04-06</t>
+  </si>
+  <si>
+    <t>293.96</t>
+  </si>
+  <si>
+    <t>280.25</t>
+  </si>
+  <si>
+    <t>2022-04-29</t>
+  </si>
+  <si>
+    <t>295.65</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>2022-05-23</t>
+  </si>
+  <si>
+    <t>277.83</t>
+  </si>
+  <si>
+    <t>233.28</t>
+  </si>
+  <si>
+    <t>2022-06-13</t>
+  </si>
+  <si>
+    <t>271.47</t>
+  </si>
+  <si>
+    <t>221.55</t>
+  </si>
+  <si>
+    <t>2022-07-04</t>
+  </si>
+  <si>
+    <t>266.26</t>
+  </si>
+  <si>
+    <t>219.6</t>
+  </si>
+  <si>
+    <t>2022-07-25</t>
+  </si>
+  <si>
+    <t>281.96</t>
+  </si>
+  <si>
+    <t>233.6</t>
+  </si>
+  <si>
+    <t>2022-08-17</t>
+  </si>
+  <si>
+    <t>290.6</t>
+  </si>
+  <si>
+    <t>246.02</t>
+  </si>
+  <si>
+    <t>2022-09-08</t>
+  </si>
+  <si>
+    <t>299.08</t>
+  </si>
+  <si>
+    <t>255.59</t>
+  </si>
+  <si>
+    <t>2022-09-29</t>
+  </si>
+  <si>
+    <t>281.46</t>
+  </si>
+  <si>
+    <t>239.21</t>
+  </si>
+  <si>
+    <t>2022-10-21</t>
+  </si>
+  <si>
+    <t>285.91</t>
+  </si>
+  <si>
+    <t>248.47</t>
+  </si>
+  <si>
+    <t>2022-11-16</t>
+  </si>
+  <si>
+    <t>299.4</t>
+  </si>
+  <si>
+    <t>249.57</t>
+  </si>
+  <si>
+    <t>2022-12-07</t>
+  </si>
+  <si>
+    <t>318.53</t>
+  </si>
+  <si>
+    <t>258.6</t>
+  </si>
+  <si>
+    <t>2022-12-28</t>
+  </si>
+  <si>
+    <t>304.8</t>
+  </si>
+  <si>
+    <t>248.09</t>
+  </si>
+  <si>
+    <t>2023-01-18</t>
+  </si>
+  <si>
+    <t>304.09</t>
+  </si>
+  <si>
+    <t>248.91</t>
+  </si>
+  <si>
+    <t>2023-02-09</t>
+  </si>
+  <si>
+    <t>301.67</t>
+  </si>
+  <si>
+    <t>243.87</t>
+  </si>
+  <si>
+    <t>2023-03-02</t>
+  </si>
+  <si>
+    <t>297.78</t>
+  </si>
+  <si>
+    <t>238.4</t>
+  </si>
+  <si>
+    <t>2023-03-24</t>
+  </si>
+  <si>
+    <t>286.34</t>
+  </si>
+  <si>
+    <t>229.69</t>
+  </si>
+  <si>
+    <t>2023-04-20</t>
+  </si>
+  <si>
+    <t>299.82</t>
+  </si>
+  <si>
+    <t>241.96</t>
+  </si>
+  <si>
+    <t>2023-05-12</t>
+  </si>
+  <si>
+    <t>310.75</t>
+  </si>
+  <si>
+    <t>252.43</t>
+  </si>
+  <si>
+    <t>2023-06-02</t>
+  </si>
+  <si>
+    <t>318.72</t>
+  </si>
+  <si>
+    <t>265.66</t>
+  </si>
+  <si>
+    <t>2023-06-23</t>
+  </si>
+  <si>
+    <t>330.26</t>
+  </si>
+  <si>
+    <t>273.45</t>
+  </si>
+  <si>
+    <t>2023-07-17</t>
+  </si>
+  <si>
+    <t>353.87</t>
+  </si>
+  <si>
+    <t>294.04</t>
+  </si>
+  <si>
+    <t>2023-08-07</t>
+  </si>
+  <si>
+    <t>368.27</t>
+  </si>
+  <si>
+    <t>301.76</t>
+  </si>
+  <si>
+    <t>2023-08-29</t>
+  </si>
+  <si>
+    <t>377.75</t>
+  </si>
+  <si>
+    <t>309.42</t>
+  </si>
+  <si>
+    <t>2023-09-20</t>
+  </si>
+  <si>
+    <t>383.88</t>
+  </si>
+  <si>
+    <t>324.64</t>
+  </si>
+  <si>
+    <t>2023-10-12</t>
+  </si>
+  <si>
+    <t>391.81</t>
+  </si>
+  <si>
+    <t>333.34</t>
+  </si>
+  <si>
+    <t>2023-11-03</t>
+  </si>
+  <si>
+    <t>384.47</t>
+  </si>
+  <si>
+    <t>333.7</t>
+  </si>
+  <si>
+    <t>2023-11-28</t>
+  </si>
+  <si>
+    <t>416.12</t>
+  </si>
+  <si>
+    <t>356.96</t>
+  </si>
+  <si>
+    <t>2023-12-19</t>
+  </si>
+  <si>
+    <t>445.32</t>
+  </si>
+  <si>
+    <t>384.82</t>
+  </si>
+  <si>
+    <t>2024-01-10</t>
+  </si>
+  <si>
+    <t>465.07</t>
+  </si>
+  <si>
+    <t>396.03</t>
+  </si>
+  <si>
+    <t>2024-02-01</t>
+  </si>
+  <si>
+    <t>488.03</t>
+  </si>
+  <si>
+    <t>415.09</t>
+  </si>
+  <si>
+    <t>2024-02-22</t>
+  </si>
+  <si>
+    <t>473.53</t>
+  </si>
+  <si>
+    <t>414.76</t>
+  </si>
+  <si>
+    <t>2024-03-15</t>
+  </si>
+  <si>
+    <t>438.96</t>
+  </si>
+  <si>
+    <t>382.13</t>
+  </si>
+  <si>
+    <t>2024-04-09</t>
+  </si>
+  <si>
+    <t>480.57</t>
+  </si>
+  <si>
+    <t>423.45</t>
+  </si>
+  <si>
+    <t>2024-05-03</t>
+  </si>
+  <si>
+    <t>485.08</t>
+  </si>
+  <si>
+    <t>435.92</t>
+  </si>
+  <si>
+    <t>2024-05-27</t>
+  </si>
+  <si>
+    <t>487.8</t>
+  </si>
+  <si>
+    <t>438.06</t>
+  </si>
+  <si>
+    <t>2024-06-18</t>
+  </si>
+  <si>
+    <t>505.23</t>
+  </si>
+  <si>
+    <t>469.43</t>
+  </si>
+  <si>
+    <t>2024-07-09</t>
+  </si>
+  <si>
+    <t>517.35</t>
+  </si>
+  <si>
+    <t>488.33</t>
+  </si>
+  <si>
+    <t>2024-07-31</t>
+  </si>
+  <si>
+    <t>539.78</t>
+  </si>
+  <si>
+    <t>492.57</t>
+  </si>
+  <si>
+    <t>2024-08-22</t>
+  </si>
+  <si>
+    <t>541.56</t>
+  </si>
+  <si>
+    <t>491.59</t>
+  </si>
+  <si>
+    <t>2024-09-12</t>
+  </si>
+  <si>
+    <t>553.08</t>
+  </si>
+  <si>
+    <t>498.16</t>
+  </si>
+  <si>
+    <t>2024-10-04</t>
+  </si>
+  <si>
+    <t>552.79</t>
+  </si>
+  <si>
+    <t>482.82</t>
+  </si>
+  <si>
+    <t>2024-10-25</t>
+  </si>
+  <si>
+    <t>517.76</t>
+  </si>
+  <si>
+    <t>459.38</t>
+  </si>
+  <si>
+    <t>2024-11-19</t>
+  </si>
+  <si>
+    <t>545.64</t>
+  </si>
+  <si>
+    <t>454.99</t>
+  </si>
+  <si>
+    <t>2024-12-11</t>
+  </si>
+  <si>
+    <t>598.01</t>
+  </si>
+  <si>
+    <t>505.95</t>
+  </si>
+  <si>
+    <t>2025-01-02</t>
+  </si>
+  <si>
+    <t>580.77</t>
+  </si>
+  <si>
+    <t>491.1</t>
+  </si>
+  <si>
+    <t>2025-01-23</t>
+  </si>
+  <si>
+    <t>548.82</t>
+  </si>
+  <si>
+    <t>446.94</t>
+  </si>
+  <si>
+    <t>2025-02-12</t>
+  </si>
+  <si>
+    <t>493.23</t>
+  </si>
+  <si>
+    <t>412.66</t>
+  </si>
+  <si>
+    <t>2025-03-06</t>
+  </si>
+  <si>
+    <t>486.15</t>
+  </si>
+  <si>
+    <t>396.38</t>
+  </si>
+  <si>
+    <t>2025-03-28</t>
+  </si>
+  <si>
+    <t>486.84</t>
+  </si>
+  <si>
+    <t>414.28</t>
+  </si>
+  <si>
+    <t>2025-04-24</t>
+  </si>
+  <si>
+    <t>533.27</t>
+  </si>
+  <si>
+    <t>436.61</t>
+  </si>
+  <si>
+    <t>2025-05-16</t>
+  </si>
+  <si>
+    <t>547.04</t>
+  </si>
+  <si>
+    <t>451.98</t>
+  </si>
+  <si>
+    <t>2025-06-06</t>
+  </si>
+  <si>
+    <t>566.7</t>
+  </si>
+  <si>
+    <t>478.28</t>
+  </si>
+  <si>
+    <t>2025-06-27</t>
+  </si>
+  <si>
+    <t>571.1</t>
+  </si>
+  <si>
+    <t>488.43</t>
+  </si>
+  <si>
+    <t>2025-07-18</t>
+  </si>
+  <si>
+    <t>580.29</t>
+  </si>
+  <si>
+    <t>487.99</t>
+  </si>
+  <si>
+    <t>2025-08-08</t>
+  </si>
+  <si>
+    <t>542.66</t>
+  </si>
+  <si>
+    <t>448.57</t>
+  </si>
+  <si>
+    <t>2025-09-02</t>
+  </si>
+  <si>
+    <t>567.81</t>
+  </si>
+  <si>
+    <t>452.77</t>
+  </si>
+  <si>
+    <t>2025-09-23</t>
+  </si>
+  <si>
+    <t>600.74</t>
+  </si>
+  <si>
+    <t>468.23</t>
+  </si>
+  <si>
+    <t>2025-10-15</t>
+  </si>
+  <si>
+    <t>597.06</t>
+  </si>
+  <si>
+    <t>465.56</t>
+  </si>
+  <si>
+    <t>2025-11-10</t>
+  </si>
+  <si>
+    <t>607.17</t>
+  </si>
+  <si>
+    <t>466.86</t>
+  </si>
+  <si>
+    <t>2025-12-01</t>
+  </si>
+  <si>
+    <t>603.9</t>
+  </si>
+  <si>
+    <t>460.07</t>
+  </si>
+  <si>
+    <t>2025-12-22</t>
+  </si>
+  <si>
+    <t>604.63</t>
+  </si>
+  <si>
+    <t>452.82</t>
+  </si>
+  <si>
+    <t>2026-01-13</t>
+  </si>
+  <si>
+    <t>587.49</t>
+  </si>
+  <si>
+    <t>445.17</t>
+  </si>
+  <si>
+    <t>2026-02-04</t>
+  </si>
+  <si>
+    <t>597.69</t>
+  </si>
+  <si>
+    <t>442.83</t>
+  </si>
+  <si>
+    <t>2026-02-25</t>
+  </si>
+  <si>
+    <t>582.35</t>
+  </si>
+  <si>
+    <t>440.61</t>
+  </si>
+  <si>
+    <t>2026-03-19</t>
+  </si>
+  <si>
+    <t>548.2</t>
+  </si>
+  <si>
+    <t>404.2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>