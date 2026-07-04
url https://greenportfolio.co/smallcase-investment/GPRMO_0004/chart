--- v7 (2026-04-30)
+++ v8 (2026-07-04)
@@ -4,1014 +4,1053 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Values" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="305" uniqueCount="305">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="318" uniqueCount="318">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DiviGrowth Capital Dividend Model</t>
   </si>
   <si>
     <t>Equity Smallcap</t>
   </si>
   <si>
-    <t>2020-03-20</t>
+    <t>2020-03-23</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>2020-03-30</t>
-[...326 lines deleted...]
-    <t>283.75</t>
+    <t>2020-03-27</t>
+  </si>
+  <si>
+    <t>107.31</t>
+  </si>
+  <si>
+    <t>105.76</t>
+  </si>
+  <si>
+    <t>2020-04-23</t>
+  </si>
+  <si>
+    <t>125.63</t>
+  </si>
+  <si>
+    <t>119.73</t>
+  </si>
+  <si>
+    <t>2020-05-15</t>
+  </si>
+  <si>
+    <t>124.47</t>
+  </si>
+  <si>
+    <t>116.68</t>
+  </si>
+  <si>
+    <t>2020-06-08</t>
+  </si>
+  <si>
+    <t>140.03</t>
+  </si>
+  <si>
+    <t>132.77</t>
+  </si>
+  <si>
+    <t>2020-06-29</t>
+  </si>
+  <si>
+    <t>139.17</t>
+  </si>
+  <si>
+    <t>137.67</t>
+  </si>
+  <si>
+    <t>2020-07-20</t>
+  </si>
+  <si>
+    <t>146.7</t>
+  </si>
+  <si>
+    <t>145.52</t>
+  </si>
+  <si>
+    <t>2020-08-10</t>
+  </si>
+  <si>
+    <t>157.87</t>
+  </si>
+  <si>
+    <t>158.66</t>
+  </si>
+  <si>
+    <t>2020-08-31</t>
+  </si>
+  <si>
+    <t>162.77</t>
+  </si>
+  <si>
+    <t>165.7</t>
+  </si>
+  <si>
+    <t>2020-09-21</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>170.72</t>
+  </si>
+  <si>
+    <t>2020-10-13</t>
+  </si>
+  <si>
+    <t>158.14</t>
+  </si>
+  <si>
+    <t>173.3</t>
+  </si>
+  <si>
+    <t>2020-11-03</t>
+  </si>
+  <si>
+    <t>157.24</t>
+  </si>
+  <si>
+    <t>169.98</t>
+  </si>
+  <si>
+    <t>2020-11-25</t>
+  </si>
+  <si>
+    <t>175.55</t>
+  </si>
+  <si>
+    <t>187.48</t>
+  </si>
+  <si>
+    <t>2020-12-17</t>
+  </si>
+  <si>
+    <t>194.27</t>
+  </si>
+  <si>
+    <t>206.74</t>
+  </si>
+  <si>
+    <t>2021-01-08</t>
+  </si>
+  <si>
+    <t>208.14</t>
+  </si>
+  <si>
+    <t>220.69</t>
+  </si>
+  <si>
+    <t>2021-02-01</t>
+  </si>
+  <si>
+    <t>201.46</t>
+  </si>
+  <si>
+    <t>217.06</t>
+  </si>
+  <si>
+    <t>2021-02-22</t>
+  </si>
+  <si>
+    <t>215.38</t>
+  </si>
+  <si>
+    <t>233.79</t>
+  </si>
+  <si>
+    <t>2021-03-16</t>
   </si>
   <si>
     <t>234.63</t>
   </si>
   <si>
-    <t>2022-06-27</t>
-[...140 lines deleted...]
-    <t>2023-06-16</t>
+    <t>250.29</t>
+  </si>
+  <si>
+    <t>2021-04-08</t>
+  </si>
+  <si>
+    <t>239.01</t>
+  </si>
+  <si>
+    <t>252.59</t>
+  </si>
+  <si>
+    <t>2021-05-03</t>
+  </si>
+  <si>
+    <t>249.99</t>
+  </si>
+  <si>
+    <t>256.72</t>
+  </si>
+  <si>
+    <t>2021-05-25</t>
+  </si>
+  <si>
+    <t>260.23</t>
+  </si>
+  <si>
+    <t>271.95</t>
+  </si>
+  <si>
+    <t>2021-06-15</t>
+  </si>
+  <si>
+    <t>281.28</t>
+  </si>
+  <si>
+    <t>289.4</t>
+  </si>
+  <si>
+    <t>2021-07-06</t>
+  </si>
+  <si>
+    <t>289.84</t>
+  </si>
+  <si>
+    <t>293.98</t>
+  </si>
+  <si>
+    <t>2021-07-28</t>
+  </si>
+  <si>
+    <t>298.5</t>
+  </si>
+  <si>
+    <t>307.8</t>
+  </si>
+  <si>
+    <t>2021-08-18</t>
+  </si>
+  <si>
+    <t>288.83</t>
+  </si>
+  <si>
+    <t>298.54</t>
+  </si>
+  <si>
+    <t>2021-09-09</t>
+  </si>
+  <si>
+    <t>295.23</t>
+  </si>
+  <si>
+    <t>316.89</t>
+  </si>
+  <si>
+    <t>2021-10-01</t>
+  </si>
+  <si>
+    <t>314.86</t>
+  </si>
+  <si>
+    <t>323.32</t>
+  </si>
+  <si>
+    <t>2021-10-25</t>
+  </si>
+  <si>
+    <t>309.62</t>
+  </si>
+  <si>
+    <t>317.74</t>
+  </si>
+  <si>
+    <t>2021-11-17</t>
+  </si>
+  <si>
+    <t>318.56</t>
   </si>
   <si>
     <t>332.66</t>
   </si>
   <si>
-    <t>276.44</t>
-[...413 lines deleted...]
-    <t>407.78</t>
+    <t>2021-12-09</t>
+  </si>
+  <si>
+    <t>314.96</t>
+  </si>
+  <si>
+    <t>330.94</t>
+  </si>
+  <si>
+    <t>2021-12-30</t>
+  </si>
+  <si>
+    <t>310.12</t>
+  </si>
+  <si>
+    <t>330.06</t>
+  </si>
+  <si>
+    <t>2022-01-20</t>
+  </si>
+  <si>
+    <t>331.45</t>
+  </si>
+  <si>
+    <t>346.42</t>
+  </si>
+  <si>
+    <t>2022-02-11</t>
+  </si>
+  <si>
+    <t>324.33</t>
+  </si>
+  <si>
+    <t>317.06</t>
+  </si>
+  <si>
+    <t>2022-03-07</t>
+  </si>
+  <si>
+    <t>291.44</t>
+  </si>
+  <si>
+    <t>283.24</t>
+  </si>
+  <si>
+    <t>2022-03-29</t>
+  </si>
+  <si>
+    <t>312.83</t>
+  </si>
+  <si>
+    <t>304.35</t>
+  </si>
+  <si>
+    <t>2022-04-21</t>
+  </si>
+  <si>
+    <t>341.13</t>
+  </si>
+  <si>
+    <t>313.43</t>
+  </si>
+  <si>
+    <t>2022-05-13</t>
+  </si>
+  <si>
+    <t>297.44</t>
+  </si>
+  <si>
+    <t>260.82</t>
+  </si>
+  <si>
+    <t>2022-06-03</t>
+  </si>
+  <si>
+    <t>321.7</t>
+  </si>
+  <si>
+    <t>273.09</t>
+  </si>
+  <si>
+    <t>2022-06-24</t>
+  </si>
+  <si>
+    <t>299.71</t>
+  </si>
+  <si>
+    <t>248.79</t>
+  </si>
+  <si>
+    <t>2022-07-15</t>
+  </si>
+  <si>
+    <t>311.85</t>
+  </si>
+  <si>
+    <t>258.68</t>
+  </si>
+  <si>
+    <t>2022-08-05</t>
+  </si>
+  <si>
+    <t>325.89</t>
+  </si>
+  <si>
+    <t>276.28</t>
+  </si>
+  <si>
+    <t>2022-08-30</t>
+  </si>
+  <si>
+    <t>331.1</t>
+  </si>
+  <si>
+    <t>285.29</t>
+  </si>
+  <si>
+    <t>2022-09-21</t>
+  </si>
+  <si>
+    <t>343.23</t>
+  </si>
+  <si>
+    <t>288.53</t>
+  </si>
+  <si>
+    <t>2022-10-13</t>
+  </si>
+  <si>
+    <t>324.6</t>
+  </si>
+  <si>
+    <t>281.87</t>
+  </si>
+  <si>
+    <t>2022-11-07</t>
+  </si>
+  <si>
+    <t>343</t>
+  </si>
+  <si>
+    <t>291.65</t>
+  </si>
+  <si>
+    <t>2022-11-29</t>
+  </si>
+  <si>
+    <t>351.1</t>
+  </si>
+  <si>
+    <t>294.01</t>
+  </si>
+  <si>
+    <t>2022-12-20</t>
+  </si>
+  <si>
+    <t>354.78</t>
+  </si>
+  <si>
+    <t>297.1</t>
+  </si>
+  <si>
+    <t>2023-01-10</t>
+  </si>
+  <si>
+    <t>348.15</t>
+  </si>
+  <si>
+    <t>286.19</t>
+  </si>
+  <si>
+    <t>2023-02-01</t>
+  </si>
+  <si>
+    <t>335.54</t>
+  </si>
+  <si>
+    <t>278.5</t>
+  </si>
+  <si>
+    <t>2023-02-22</t>
+  </si>
+  <si>
+    <t>338.85</t>
+  </si>
+  <si>
+    <t>274.11</t>
+  </si>
+  <si>
+    <t>2023-03-16</t>
+  </si>
+  <si>
+    <t>328.9</t>
+  </si>
+  <si>
+    <t>267.82</t>
+  </si>
+  <si>
+    <t>2023-04-11</t>
+  </si>
+  <si>
+    <t>335.83</t>
+  </si>
+  <si>
+    <t>274.61</t>
+  </si>
+  <si>
+    <t>2023-05-04</t>
+  </si>
+  <si>
+    <t>351.94</t>
+  </si>
+  <si>
+    <t>290.86</t>
+  </si>
+  <si>
+    <t>2023-05-25</t>
+  </si>
+  <si>
+    <t>356.66</t>
+  </si>
+  <si>
+    <t>295.26</t>
+  </si>
+  <si>
+    <t>2023-06-15</t>
+  </si>
+  <si>
+    <t>375.07</t>
+  </si>
+  <si>
+    <t>315.38</t>
+  </si>
+  <si>
+    <t>2023-07-07</t>
+  </si>
+  <si>
+    <t>397.5</t>
+  </si>
+  <si>
+    <t>329.67</t>
+  </si>
+  <si>
+    <t>2023-07-28</t>
+  </si>
+  <si>
+    <t>403.65</t>
+  </si>
+  <si>
+    <t>343.95</t>
+  </si>
+  <si>
+    <t>2023-08-21</t>
+  </si>
+  <si>
+    <t>421.82</t>
+  </si>
+  <si>
+    <t>348.59</t>
+  </si>
+  <si>
+    <t>2023-09-11</t>
+  </si>
+  <si>
+    <t>447.22</t>
+  </si>
+  <si>
+    <t>384.93</t>
+  </si>
+  <si>
+    <t>2023-10-04</t>
+  </si>
+  <si>
+    <t>431.95</t>
+  </si>
+  <si>
+    <t>375.25</t>
+  </si>
+  <si>
+    <t>2023-10-26</t>
+  </si>
+  <si>
+    <t>425.82</t>
+  </si>
+  <si>
+    <t>367.39</t>
+  </si>
+  <si>
+    <t>2023-11-17</t>
+  </si>
+  <si>
+    <t>461.64</t>
+  </si>
+  <si>
+    <t>411.6</t>
+  </si>
+  <si>
+    <t>2023-12-11</t>
+  </si>
+  <si>
+    <t>492.57</t>
+  </si>
+  <si>
+    <t>430.69</t>
+  </si>
+  <si>
+    <t>2024-01-02</t>
+  </si>
+  <si>
+    <t>513.33</t>
+  </si>
+  <si>
+    <t>450.38</t>
+  </si>
+  <si>
+    <t>2024-01-23</t>
+  </si>
+  <si>
+    <t>528.02</t>
+  </si>
+  <si>
+    <t>446.92</t>
+  </si>
+  <si>
+    <t>2024-02-14</t>
+  </si>
+  <si>
+    <t>537.14</t>
+  </si>
+  <si>
+    <t>471.32</t>
+  </si>
+  <si>
+    <t>2024-03-06</t>
+  </si>
+  <si>
+    <t>524.48</t>
+  </si>
+  <si>
+    <t>461.85</t>
+  </si>
+  <si>
+    <t>2024-04-01</t>
+  </si>
+  <si>
+    <t>520.77</t>
+  </si>
+  <si>
+    <t>467.54</t>
+  </si>
+  <si>
+    <t>2024-04-24</t>
+  </si>
+  <si>
+    <t>543.86</t>
+  </si>
+  <si>
+    <t>496.55</t>
+  </si>
+  <si>
+    <t>2024-05-16</t>
+  </si>
+  <si>
+    <t>548.86</t>
+  </si>
+  <si>
+    <t>492.09</t>
+  </si>
+  <si>
+    <t>2024-06-07</t>
+  </si>
+  <si>
+    <t>556.69</t>
+  </si>
+  <si>
+    <t>510.45</t>
+  </si>
+  <si>
+    <t>2024-07-01</t>
+  </si>
+  <si>
+    <t>581.4</t>
+  </si>
+  <si>
+    <t>551.31</t>
+  </si>
+  <si>
+    <t>2024-07-23</t>
+  </si>
+  <si>
+    <t>585.08</t>
+  </si>
+  <si>
+    <t>545.58</t>
+  </si>
+  <si>
+    <t>2024-08-13</t>
+  </si>
+  <si>
+    <t>590.29</t>
+  </si>
+  <si>
+    <t>539.74</t>
+  </si>
+  <si>
+    <t>2024-09-04</t>
+  </si>
+  <si>
+    <t>623.96</t>
+  </si>
+  <si>
+    <t>572.91</t>
+  </si>
+  <si>
+    <t>2024-09-25</t>
+  </si>
+  <si>
+    <t>626.8</t>
+  </si>
+  <si>
+    <t>573.96</t>
+  </si>
+  <si>
+    <t>2024-10-17</t>
+  </si>
+  <si>
+    <t>618.56</t>
+  </si>
+  <si>
+    <t>565.31</t>
+  </si>
+  <si>
+    <t>2024-11-08</t>
+  </si>
+  <si>
+    <t>622.42</t>
+  </si>
+  <si>
+    <t>546.92</t>
+  </si>
+  <si>
+    <t>2024-12-03</t>
+  </si>
+  <si>
+    <t>652.69</t>
+  </si>
+  <si>
+    <t>563.46</t>
+  </si>
+  <si>
+    <t>2024-12-24</t>
+  </si>
+  <si>
+    <t>647.89</t>
+  </si>
+  <si>
+    <t>555.43</t>
+  </si>
+  <si>
+    <t>2025-01-15</t>
+  </si>
+  <si>
+    <t>620.21</t>
+  </si>
+  <si>
+    <t>514.55</t>
+  </si>
+  <si>
+    <t>2025-02-04</t>
+  </si>
+  <si>
+    <t>597</t>
+  </si>
+  <si>
+    <t>498.08</t>
+  </si>
+  <si>
+    <t>2025-02-25</t>
+  </si>
+  <si>
+    <t>537.73</t>
+  </si>
+  <si>
+    <t>456.87</t>
+  </si>
+  <si>
+    <t>2025-03-20</t>
+  </si>
+  <si>
+    <t>563.04</t>
+  </si>
+  <si>
+    <t>470.2</t>
+  </si>
+  <si>
+    <t>2025-04-15</t>
+  </si>
+  <si>
+    <t>575.17</t>
+  </si>
+  <si>
+    <t>479.72</t>
+  </si>
+  <si>
+    <t>2025-05-08</t>
+  </si>
+  <si>
+    <t>573.23</t>
+  </si>
+  <si>
+    <t>479.85</t>
+  </si>
+  <si>
+    <t>2025-05-29</t>
+  </si>
+  <si>
+    <t>626.53</t>
+  </si>
+  <si>
+    <t>530.43</t>
+  </si>
+  <si>
+    <t>2025-06-19</t>
+  </si>
+  <si>
+    <t>629.81</t>
+  </si>
+  <si>
+    <t>534.09</t>
+  </si>
+  <si>
+    <t>2025-07-10</t>
+  </si>
+  <si>
+    <t>646.18</t>
+  </si>
+  <si>
+    <t>562.06</t>
+  </si>
+  <si>
+    <t>2025-07-31</t>
+  </si>
+  <si>
+    <t>634.02</t>
+  </si>
+  <si>
+    <t>532.72</t>
+  </si>
+  <si>
+    <t>2025-08-22</t>
+  </si>
+  <si>
+    <t>641.61</t>
+  </si>
+  <si>
+    <t>531.32</t>
+  </si>
+  <si>
+    <t>2025-09-15</t>
+  </si>
+  <si>
+    <t>674.37</t>
+  </si>
+  <si>
+    <t>537.47</t>
+  </si>
+  <si>
+    <t>2025-10-07</t>
+  </si>
+  <si>
+    <t>680.52</t>
+  </si>
+  <si>
+    <t>533.21</t>
+  </si>
+  <si>
+    <t>2025-10-30</t>
+  </si>
+  <si>
+    <t>684.36</t>
+  </si>
+  <si>
+    <t>547.63</t>
+  </si>
+  <si>
+    <t>2025-11-21</t>
+  </si>
+  <si>
+    <t>681.38</t>
+  </si>
+  <si>
+    <t>529.18</t>
+  </si>
+  <si>
+    <t>2025-12-12</t>
+  </si>
+  <si>
+    <t>680.92</t>
+  </si>
+  <si>
+    <t>515.62</t>
+  </si>
+  <si>
+    <t>2026-01-05</t>
+  </si>
+  <si>
+    <t>685.1</t>
+  </si>
+  <si>
+    <t>531.52</t>
+  </si>
+  <si>
+    <t>2026-01-28</t>
+  </si>
+  <si>
+    <t>659.48</t>
+  </si>
+  <si>
+    <t>497.86</t>
+  </si>
+  <si>
+    <t>2026-02-17</t>
+  </si>
+  <si>
+    <t>667.53</t>
+  </si>
+  <si>
+    <t>508.4</t>
+  </si>
+  <si>
+    <t>2026-03-11</t>
+  </si>
+  <si>
+    <t>643.69</t>
+  </si>
+  <si>
+    <t>486.7</t>
+  </si>
+  <si>
+    <t>2026-04-06</t>
+  </si>
+  <si>
+    <t>644.29</t>
+  </si>
+  <si>
+    <t>470.05</t>
+  </si>
+  <si>
+    <t>2026-04-28</t>
+  </si>
+  <si>
+    <t>689.95</t>
+  </si>
+  <si>
+    <t>533</t>
+  </si>
+  <si>
+    <t>2026-05-20</t>
+  </si>
+  <si>
+    <t>687.4</t>
+  </si>
+  <si>
+    <t>529.88</t>
+  </si>
+  <si>
+    <t>2026-06-11</t>
+  </si>
+  <si>
+    <t>675.83</t>
+  </si>
+  <si>
+    <t>524.89</t>
+  </si>
+  <si>
+    <t>2026-07-03</t>
+  </si>
+  <si>
+    <t>711.04</t>
+  </si>
+  <si>
+    <t>568.55</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf applyFont="1" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId3" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D102"/>
+  <dimension ref="A1:D106"/>
   <sheetViews>
     <sheetView showGridLines="1" workbookViewId="0" rightToLeft="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
@@ -1622,814 +1661,870 @@
         <v>5</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="0" t="s">
         <v>135</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>136</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>137</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="0" t="s">
         <v>138</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>139</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>71</v>
+        <v>140</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D102" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4">
+      <c r="A103" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="B103" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="C103" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="D103" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4">
+      <c r="A104" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="B104" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="D104" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4">
+      <c r="A105" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="B105" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="D105" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4">
+      <c r="A106" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="B106" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="C106" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="D106" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>