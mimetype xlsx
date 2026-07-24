--- v8 (2026-07-04)
+++ v9 (2026-07-24)
@@ -24,984 +24,984 @@
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="318" uniqueCount="318">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DiviGrowth Capital Dividend Model</t>
   </si>
   <si>
     <t>Equity Smallcap</t>
   </si>
   <si>
     <t>2020-03-23</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>2020-03-27</t>
-[...551 lines deleted...]
-    <t>492.57</t>
+    <t>2020-04-15</t>
+  </si>
+  <si>
+    <t>123.51</t>
+  </si>
+  <si>
+    <t>114.16</t>
+  </si>
+  <si>
+    <t>2020-05-07</t>
+  </si>
+  <si>
+    <t>122.3</t>
+  </si>
+  <si>
+    <t>116.94</t>
+  </si>
+  <si>
+    <t>2020-05-29</t>
+  </si>
+  <si>
+    <t>127.81</t>
+  </si>
+  <si>
+    <t>118.68</t>
+  </si>
+  <si>
+    <t>2020-06-19</t>
+  </si>
+  <si>
+    <t>138.21</t>
+  </si>
+  <si>
+    <t>135.7</t>
+  </si>
+  <si>
+    <t>2020-07-10</t>
+  </si>
+  <si>
+    <t>147.61</t>
+  </si>
+  <si>
+    <t>144.4</t>
+  </si>
+  <si>
+    <t>2020-07-31</t>
+  </si>
+  <si>
+    <t>144.42</t>
+  </si>
+  <si>
+    <t>148.57</t>
+  </si>
+  <si>
+    <t>2020-08-21</t>
+  </si>
+  <si>
+    <t>168.72</t>
+  </si>
+  <si>
+    <t>167.8</t>
+  </si>
+  <si>
+    <t>2020-09-11</t>
+  </si>
+  <si>
+    <t>161.86</t>
+  </si>
+  <si>
+    <t>167.53</t>
+  </si>
+  <si>
+    <t>2020-10-05</t>
+  </si>
+  <si>
+    <t>161.99</t>
+  </si>
+  <si>
+    <t>174.82</t>
+  </si>
+  <si>
+    <t>2020-10-26</t>
+  </si>
+  <si>
+    <t>163.9</t>
+  </si>
+  <si>
+    <t>175.91</t>
+  </si>
+  <si>
+    <t>2020-11-17</t>
+  </si>
+  <si>
+    <t>166.66</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>2020-12-09</t>
+  </si>
+  <si>
+    <t>193.27</t>
+  </si>
+  <si>
+    <t>202.13</t>
+  </si>
+  <si>
+    <t>2020-12-31</t>
+  </si>
+  <si>
+    <t>199.18</t>
+  </si>
+  <si>
+    <t>210.15</t>
+  </si>
+  <si>
+    <t>2021-01-21</t>
+  </si>
+  <si>
+    <t>205.53</t>
+  </si>
+  <si>
+    <t>219.15</t>
+  </si>
+  <si>
+    <t>2021-02-12</t>
+  </si>
+  <si>
+    <t>214.08</t>
+  </si>
+  <si>
+    <t>235.15</t>
+  </si>
+  <si>
+    <t>2021-03-05</t>
+  </si>
+  <si>
+    <t>232.03</t>
+  </si>
+  <si>
+    <t>248.11</t>
+  </si>
+  <si>
+    <t>2021-03-30</t>
+  </si>
+  <si>
+    <t>224.98</t>
+  </si>
+  <si>
+    <t>239.68</t>
+  </si>
+  <si>
+    <t>2021-04-23</t>
+  </si>
+  <si>
+    <t>232.44</t>
+  </si>
+  <si>
+    <t>244.63</t>
+  </si>
+  <si>
+    <t>2021-05-17</t>
+  </si>
+  <si>
+    <t>253.02</t>
+  </si>
+  <si>
+    <t>262.68</t>
+  </si>
+  <si>
+    <t>2021-06-07</t>
+  </si>
+  <si>
+    <t>280.4</t>
+  </si>
+  <si>
+    <t>285.31</t>
+  </si>
+  <si>
+    <t>2021-06-28</t>
+  </si>
+  <si>
+    <t>284.51</t>
+  </si>
+  <si>
+    <t>288.39</t>
+  </si>
+  <si>
+    <t>2021-07-19</t>
+  </si>
+  <si>
+    <t>305.45</t>
+  </si>
+  <si>
+    <t>309.87</t>
+  </si>
+  <si>
+    <t>2021-08-10</t>
+  </si>
+  <si>
+    <t>289.58</t>
+  </si>
+  <si>
+    <t>299.39</t>
+  </si>
+  <si>
+    <t>2021-09-01</t>
+  </si>
+  <si>
+    <t>285.32</t>
+  </si>
+  <si>
+    <t>305.33</t>
+  </si>
+  <si>
+    <t>2021-09-23</t>
+  </si>
+  <si>
+    <t>309.75</t>
+  </si>
+  <si>
+    <t>320.92</t>
+  </si>
+  <si>
+    <t>2021-10-14</t>
+  </si>
+  <si>
+    <t>328.98</t>
+  </si>
+  <si>
+    <t>343.82</t>
+  </si>
+  <si>
+    <t>2021-11-09</t>
+  </si>
+  <si>
+    <t>316.33</t>
+  </si>
+  <si>
+    <t>332.47</t>
+  </si>
+  <si>
+    <t>2021-12-01</t>
+  </si>
+  <si>
+    <t>305.96</t>
+  </si>
+  <si>
+    <t>316.47</t>
+  </si>
+  <si>
+    <t>2021-12-22</t>
+  </si>
+  <si>
+    <t>303.31</t>
+  </si>
+  <si>
+    <t>319.3</t>
+  </si>
+  <si>
+    <t>2022-01-12</t>
+  </si>
+  <si>
+    <t>323.98</t>
+  </si>
+  <si>
+    <t>348.36</t>
+  </si>
+  <si>
+    <t>2022-02-03</t>
+  </si>
+  <si>
+    <t>328.97</t>
+  </si>
+  <si>
+    <t>335.09</t>
+  </si>
+  <si>
+    <t>2022-02-24</t>
+  </si>
+  <si>
+    <t>279.48</t>
+  </si>
+  <si>
+    <t>276.78</t>
+  </si>
+  <si>
+    <t>2022-03-21</t>
+  </si>
+  <si>
+    <t>315.99</t>
+  </si>
+  <si>
+    <t>305.49</t>
+  </si>
+  <si>
+    <t>2022-04-11</t>
+  </si>
+  <si>
+    <t>343.69</t>
+  </si>
+  <si>
+    <t>322.89</t>
+  </si>
+  <si>
+    <t>2022-05-05</t>
+  </si>
+  <si>
+    <t>325.18</t>
+  </si>
+  <si>
+    <t>290.78</t>
+  </si>
+  <si>
+    <t>2022-05-26</t>
+  </si>
+  <si>
+    <t>305.37</t>
+  </si>
+  <si>
+    <t>258.11</t>
+  </si>
+  <si>
+    <t>2022-06-16</t>
+  </si>
+  <si>
+    <t>296.62</t>
+  </si>
+  <si>
+    <t>246.49</t>
+  </si>
+  <si>
+    <t>2022-07-07</t>
+  </si>
+  <si>
+    <t>308.3</t>
+  </si>
+  <si>
+    <t>258.06</t>
+  </si>
+  <si>
+    <t>2022-07-28</t>
+  </si>
+  <si>
+    <t>321.47</t>
+  </si>
+  <si>
+    <t>267.38</t>
+  </si>
+  <si>
+    <t>2022-08-22</t>
+  </si>
+  <si>
+    <t>322.64</t>
+  </si>
+  <si>
+    <t>275.86</t>
+  </si>
+  <si>
+    <t>2022-09-13</t>
+  </si>
+  <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>298.99</t>
+  </si>
+  <si>
+    <t>2022-10-04</t>
+  </si>
+  <si>
+    <t>325.21</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>2022-10-28</t>
+  </si>
+  <si>
+    <t>325.92</t>
+  </si>
+  <si>
+    <t>286.81</t>
+  </si>
+  <si>
+    <t>2022-11-21</t>
+  </si>
+  <si>
+    <t>340.15</t>
+  </si>
+  <si>
+    <t>285.74</t>
+  </si>
+  <si>
+    <t>2022-12-12</t>
+  </si>
+  <si>
+    <t>358.16</t>
+  </si>
+  <si>
+    <t>297.23</t>
+  </si>
+  <si>
+    <t>2023-01-02</t>
+  </si>
+  <si>
+    <t>352.78</t>
+  </si>
+  <si>
+    <t>290.53</t>
+  </si>
+  <si>
+    <t>2023-01-23</t>
+  </si>
+  <si>
+    <t>347.58</t>
+  </si>
+  <si>
+    <t>283.65</t>
+  </si>
+  <si>
+    <t>2023-02-14</t>
+  </si>
+  <si>
+    <t>335.96</t>
+  </si>
+  <si>
+    <t>277.25</t>
+  </si>
+  <si>
+    <t>2023-03-08</t>
+  </si>
+  <si>
+    <t>343.02</t>
+  </si>
+  <si>
+    <t>280.56</t>
+  </si>
+  <si>
+    <t>2023-03-29</t>
+  </si>
+  <si>
+    <t>321.78</t>
+  </si>
+  <si>
+    <t>262.47</t>
+  </si>
+  <si>
+    <t>2023-04-25</t>
+  </si>
+  <si>
+    <t>340.38</t>
+  </si>
+  <si>
+    <t>280.87</t>
+  </si>
+  <si>
+    <t>2023-05-17</t>
+  </si>
+  <si>
+    <t>360.5</t>
+  </si>
+  <si>
+    <t>294.65</t>
+  </si>
+  <si>
+    <t>2023-06-07</t>
+  </si>
+  <si>
+    <t>367.59</t>
+  </si>
+  <si>
+    <t>312.97</t>
+  </si>
+  <si>
+    <t>2023-06-28</t>
+  </si>
+  <si>
+    <t>384.23</t>
+  </si>
+  <si>
+    <t>319.97</t>
+  </si>
+  <si>
+    <t>2023-07-20</t>
+  </si>
+  <si>
+    <t>404.74</t>
+  </si>
+  <si>
+    <t>339.41</t>
+  </si>
+  <si>
+    <t>2023-08-10</t>
+  </si>
+  <si>
+    <t>421.62</t>
+  </si>
+  <si>
+    <t>348.98</t>
+  </si>
+  <si>
+    <t>2023-09-01</t>
+  </si>
+  <si>
+    <t>438.25</t>
+  </si>
+  <si>
+    <t>367.26</t>
+  </si>
+  <si>
+    <t>2023-09-25</t>
   </si>
   <si>
     <t>430.69</t>
   </si>
   <si>
-    <t>2024-01-02</t>
-[...17 lines deleted...]
-    <t>2024-02-14</t>
+    <t>370.08</t>
+  </si>
+  <si>
+    <t>2023-10-17</t>
+  </si>
+  <si>
+    <t>449.04</t>
+  </si>
+  <si>
+    <t>387.08</t>
+  </si>
+  <si>
+    <t>2023-11-08</t>
+  </si>
+  <si>
+    <t>440.65</t>
+  </si>
+  <si>
+    <t>395.39</t>
+  </si>
+  <si>
+    <t>2023-12-01</t>
+  </si>
+  <si>
+    <t>478.23</t>
+  </si>
+  <si>
+    <t>422.2</t>
+  </si>
+  <si>
+    <t>2023-12-22</t>
+  </si>
+  <si>
+    <t>498.89</t>
+  </si>
+  <si>
+    <t>440.19</t>
+  </si>
+  <si>
+    <t>2024-01-15</t>
+  </si>
+  <si>
+    <t>539.48</t>
+  </si>
+  <si>
+    <t>462.86</t>
+  </si>
+  <si>
+    <t>2024-02-06</t>
+  </si>
+  <si>
+    <t>552.59</t>
+  </si>
+  <si>
+    <t>487.73</t>
+  </si>
+  <si>
+    <t>2024-02-27</t>
+  </si>
+  <si>
+    <t>536.93</t>
+  </si>
+  <si>
+    <t>479.67</t>
+  </si>
+  <si>
+    <t>2024-03-20</t>
+  </si>
+  <si>
+    <t>497.09</t>
+  </si>
+  <si>
+    <t>432.7</t>
+  </si>
+  <si>
+    <t>2024-04-15</t>
+  </si>
+  <si>
+    <t>531.59</t>
+  </si>
+  <si>
+    <t>480.66</t>
+  </si>
+  <si>
+    <t>2024-05-08</t>
+  </si>
+  <si>
+    <t>538.55</t>
+  </si>
+  <si>
+    <t>488.07</t>
+  </si>
+  <si>
+    <t>2024-05-30</t>
+  </si>
+  <si>
+    <t>538.07</t>
+  </si>
+  <si>
+    <t>492.58</t>
+  </si>
+  <si>
+    <t>2024-06-21</t>
+  </si>
+  <si>
+    <t>574.12</t>
+  </si>
+  <si>
+    <t>540.67</t>
+  </si>
+  <si>
+    <t>2024-07-12</t>
+  </si>
+  <si>
+    <t>585.73</t>
+  </si>
+  <si>
+    <t>561.84</t>
+  </si>
+  <si>
+    <t>2024-08-05</t>
+  </si>
+  <si>
+    <t>599.02</t>
+  </si>
+  <si>
+    <t>531.99</t>
+  </si>
+  <si>
+    <t>2024-08-27</t>
+  </si>
+  <si>
+    <t>617.91</t>
+  </si>
+  <si>
+    <t>573.24</t>
+  </si>
+  <si>
+    <t>2024-09-17</t>
+  </si>
+  <si>
+    <t>634.61</t>
+  </si>
+  <si>
+    <t>577.16</t>
+  </si>
+  <si>
+    <t>2024-10-09</t>
+  </si>
+  <si>
+    <t>624.36</t>
+  </si>
+  <si>
+    <t>559.34</t>
+  </si>
+  <si>
+    <t>2024-10-30</t>
+  </si>
+  <si>
+    <t>600.21</t>
+  </si>
+  <si>
+    <t>545.3</t>
+  </si>
+  <si>
+    <t>2024-11-25</t>
+  </si>
+  <si>
+    <t>625.49</t>
   </si>
   <si>
     <t>537.14</t>
   </si>
   <si>
-    <t>471.32</t>
-[...350 lines deleted...]
-    <t>568.55</t>
+    <t>2024-12-16</t>
+  </si>
+  <si>
+    <t>685.01</t>
+  </si>
+  <si>
+    <t>579.1</t>
+  </si>
+  <si>
+    <t>2025-01-07</t>
+  </si>
+  <si>
+    <t>644.2</t>
+  </si>
+  <si>
+    <t>553.67</t>
+  </si>
+  <si>
+    <t>2025-01-28</t>
+  </si>
+  <si>
+    <t>583.29</t>
+  </si>
+  <si>
+    <t>474.66</t>
+  </si>
+  <si>
+    <t>2025-02-17</t>
+  </si>
+  <si>
+    <t>543.64</t>
+  </si>
+  <si>
+    <t>457</t>
+  </si>
+  <si>
+    <t>2025-03-11</t>
+  </si>
+  <si>
+    <t>541.27</t>
+  </si>
+  <si>
+    <t>447</t>
+  </si>
+  <si>
+    <t>2025-04-03</t>
+  </si>
+  <si>
+    <t>581.71</t>
+  </si>
+  <si>
+    <t>481.98</t>
+  </si>
+  <si>
+    <t>2025-04-29</t>
+  </si>
+  <si>
+    <t>589.74</t>
+  </si>
+  <si>
+    <t>496.31</t>
+  </si>
+  <si>
+    <t>2025-05-21</t>
+  </si>
+  <si>
+    <t>628.39</t>
+  </si>
+  <si>
+    <t>520.32</t>
+  </si>
+  <si>
+    <t>2025-06-11</t>
+  </si>
+  <si>
+    <t>655.42</t>
+  </si>
+  <si>
+    <t>557.39</t>
+  </si>
+  <si>
+    <t>2025-07-02</t>
+  </si>
+  <si>
+    <t>651.94</t>
+  </si>
+  <si>
+    <t>562.68</t>
+  </si>
+  <si>
+    <t>2025-07-23</t>
+  </si>
+  <si>
+    <t>657.08</t>
+  </si>
+  <si>
+    <t>560.19</t>
+  </si>
+  <si>
+    <t>2025-08-13</t>
+  </si>
+  <si>
+    <t>621.12</t>
+  </si>
+  <si>
+    <t>522.26</t>
+  </si>
+  <si>
+    <t>2025-09-05</t>
+  </si>
+  <si>
+    <t>654.27</t>
+  </si>
+  <si>
+    <t>523.48</t>
+  </si>
+  <si>
+    <t>2025-09-26</t>
+  </si>
+  <si>
+    <t>665.24</t>
+  </si>
+  <si>
+    <t>520.69</t>
+  </si>
+  <si>
+    <t>2025-10-20</t>
+  </si>
+  <si>
+    <t>678.3</t>
+  </si>
+  <si>
+    <t>539.82</t>
+  </si>
+  <si>
+    <t>2025-11-13</t>
+  </si>
+  <si>
+    <t>690.74</t>
+  </si>
+  <si>
+    <t>539.15</t>
+  </si>
+  <si>
+    <t>2025-12-04</t>
+  </si>
+  <si>
+    <t>687.01</t>
+  </si>
+  <si>
+    <t>522.08</t>
+  </si>
+  <si>
+    <t>2025-12-26</t>
+  </si>
+  <si>
+    <t>680.89</t>
+  </si>
+  <si>
+    <t>524.66</t>
+  </si>
+  <si>
+    <t>2026-01-19</t>
+  </si>
+  <si>
+    <t>657.84</t>
+  </si>
+  <si>
+    <t>509.71</t>
+  </si>
+  <si>
+    <t>2026-02-09</t>
+  </si>
+  <si>
+    <t>685.58</t>
+  </si>
+  <si>
+    <t>515.5</t>
+  </si>
+  <si>
+    <t>2026-03-02</t>
+  </si>
+  <si>
+    <t>647.68</t>
+  </si>
+  <si>
+    <t>493.16</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>621.79</t>
+  </si>
+  <si>
+    <t>459.44</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
+  </si>
+  <si>
+    <t>693.42</t>
+  </si>
+  <si>
+    <t>518.49</t>
+  </si>
+  <si>
+    <t>2026-05-12</t>
+  </si>
+  <si>
+    <t>677.67</t>
+  </si>
+  <si>
+    <t>531.9</t>
+  </si>
+  <si>
+    <t>2026-06-03</t>
+  </si>
+  <si>
+    <t>689.47</t>
+  </si>
+  <si>
+    <t>534.66</t>
+  </si>
+  <si>
+    <t>2026-06-24</t>
+  </si>
+  <si>
+    <t>703.83</t>
+  </si>
+  <si>
+    <t>559.78</t>
+  </si>
+  <si>
+    <t>2026-07-16</t>
+  </si>
+  <si>
+    <t>707.9</t>
+  </si>
+  <si>
+    <t>573.33</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>