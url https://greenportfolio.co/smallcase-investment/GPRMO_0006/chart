--- v5 (2026-02-18)
+++ v6 (2026-04-02)
@@ -4,819 +4,837 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Values" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="240" uniqueCount="240">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="246" uniqueCount="246">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Smallcap Compounders Fundamental</t>
   </si>
   <si>
     <t>Equity Smallcap</t>
   </si>
   <si>
     <t>2021-05-25</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>2021-06-15</t>
-[...659 lines deleted...]
-    <t>274.69</t>
+    <t>2021-06-02</t>
+  </si>
+  <si>
+    <t>99.53</t>
+  </si>
+  <si>
+    <t>101.7</t>
+  </si>
+  <si>
+    <t>2021-06-23</t>
+  </si>
+  <si>
+    <t>112.85</t>
+  </si>
+  <si>
+    <t>105.06</t>
+  </si>
+  <si>
+    <t>2021-07-14</t>
+  </si>
+  <si>
+    <t>130.74</t>
+  </si>
+  <si>
+    <t>111.6</t>
+  </si>
+  <si>
+    <t>2021-08-05</t>
+  </si>
+  <si>
+    <t>137.07</t>
+  </si>
+  <si>
+    <t>113.66</t>
+  </si>
+  <si>
+    <t>2021-08-27</t>
+  </si>
+  <si>
+    <t>126.17</t>
+  </si>
+  <si>
+    <t>109.46</t>
+  </si>
+  <si>
+    <t>2021-09-20</t>
+  </si>
+  <si>
+    <t>132.24</t>
+  </si>
+  <si>
+    <t>115.59</t>
+  </si>
+  <si>
+    <t>2021-10-11</t>
+  </si>
+  <si>
+    <t>142.91</t>
+  </si>
+  <si>
+    <t>124.69</t>
+  </si>
+  <si>
+    <t>2021-11-02</t>
+  </si>
+  <si>
+    <t>136.49</t>
+  </si>
+  <si>
+    <t>119.61</t>
+  </si>
+  <si>
+    <t>2021-11-26</t>
+  </si>
+  <si>
+    <t>140.13</t>
+  </si>
+  <si>
+    <t>117.44</t>
+  </si>
+  <si>
+    <t>2021-12-17</t>
+  </si>
+  <si>
+    <t>142.72</t>
+  </si>
+  <si>
+    <t>118.29</t>
+  </si>
+  <si>
+    <t>2022-01-07</t>
+  </si>
+  <si>
+    <t>152.92</t>
+  </si>
+  <si>
+    <t>125.31</t>
+  </si>
+  <si>
+    <t>2022-01-31</t>
+  </si>
+  <si>
+    <t>152.57</t>
+  </si>
+  <si>
+    <t>121.2</t>
+  </si>
+  <si>
+    <t>2022-02-21</t>
+  </si>
+  <si>
+    <t>140.37</t>
+  </si>
+  <si>
+    <t>109.56</t>
+  </si>
+  <si>
+    <t>2022-03-15</t>
+  </si>
+  <si>
+    <t>140.95</t>
+  </si>
+  <si>
+    <t>109.43</t>
+  </si>
+  <si>
+    <t>2022-04-06</t>
+  </si>
+  <si>
+    <t>156.25</t>
+  </si>
+  <si>
+    <t>118.71</t>
+  </si>
+  <si>
+    <t>2022-04-29</t>
+  </si>
+  <si>
+    <t>155.58</t>
+  </si>
+  <si>
+    <t>111.83</t>
+  </si>
+  <si>
+    <t>2022-05-23</t>
+  </si>
+  <si>
+    <t>139.83</t>
+  </si>
+  <si>
+    <t>98.82</t>
+  </si>
+  <si>
+    <t>2022-06-13</t>
+  </si>
+  <si>
+    <t>138.08</t>
+  </si>
+  <si>
+    <t>93.85</t>
+  </si>
+  <si>
+    <t>2022-07-04</t>
+  </si>
+  <si>
+    <t>141.03</t>
+  </si>
+  <si>
+    <t>93.03</t>
+  </si>
+  <si>
+    <t>2022-07-25</t>
+  </si>
+  <si>
+    <t>154.9</t>
+  </si>
+  <si>
+    <t>98.95</t>
+  </si>
+  <si>
+    <t>2022-08-17</t>
+  </si>
+  <si>
+    <t>156.8</t>
+  </si>
+  <si>
+    <t>104.21</t>
+  </si>
+  <si>
+    <t>2022-09-08</t>
+  </si>
+  <si>
+    <t>170.22</t>
+  </si>
+  <si>
+    <t>108.27</t>
+  </si>
+  <si>
+    <t>2022-09-29</t>
+  </si>
+  <si>
+    <t>157.81</t>
+  </si>
+  <si>
+    <t>101.33</t>
+  </si>
+  <si>
+    <t>2022-10-21</t>
+  </si>
+  <si>
+    <t>156.94</t>
+  </si>
+  <si>
+    <t>105.25</t>
+  </si>
+  <si>
+    <t>2022-11-16</t>
+  </si>
+  <si>
+    <t>158.12</t>
+  </si>
+  <si>
+    <t>105.72</t>
+  </si>
+  <si>
+    <t>2022-12-07</t>
+  </si>
+  <si>
+    <t>163.94</t>
+  </si>
+  <si>
+    <t>109.55</t>
+  </si>
+  <si>
+    <t>2022-12-28</t>
+  </si>
+  <si>
+    <t>157.18</t>
+  </si>
+  <si>
+    <t>105.09</t>
+  </si>
+  <si>
+    <t>2023-01-18</t>
+  </si>
+  <si>
+    <t>162.7</t>
+  </si>
+  <si>
+    <t>105.44</t>
+  </si>
+  <si>
+    <t>2023-02-09</t>
+  </si>
+  <si>
+    <t>157.1</t>
+  </si>
+  <si>
+    <t>103.31</t>
+  </si>
+  <si>
+    <t>2023-03-02</t>
+  </si>
+  <si>
+    <t>150.94</t>
+  </si>
+  <si>
+    <t>100.99</t>
+  </si>
+  <si>
+    <t>2023-03-24</t>
+  </si>
+  <si>
+    <t>148.62</t>
+  </si>
+  <si>
+    <t>97.3</t>
+  </si>
+  <si>
+    <t>2023-04-20</t>
+  </si>
+  <si>
+    <t>172.62</t>
+  </si>
+  <si>
+    <t>102.5</t>
+  </si>
+  <si>
+    <t>2023-05-12</t>
+  </si>
+  <si>
+    <t>187.51</t>
+  </si>
+  <si>
+    <t>106.93</t>
+  </si>
+  <si>
+    <t>2023-06-02</t>
+  </si>
+  <si>
+    <t>197.83</t>
+  </si>
+  <si>
+    <t>112.54</t>
+  </si>
+  <si>
+    <t>2023-06-23</t>
+  </si>
+  <si>
+    <t>206.36</t>
+  </si>
+  <si>
+    <t>115.83</t>
+  </si>
+  <si>
+    <t>2023-07-17</t>
+  </si>
+  <si>
+    <t>213.76</t>
+  </si>
+  <si>
+    <t>124.56</t>
+  </si>
+  <si>
+    <t>2023-08-07</t>
+  </si>
+  <si>
+    <t>220.12</t>
+  </si>
+  <si>
+    <t>127.83</t>
+  </si>
+  <si>
+    <t>2023-08-29</t>
+  </si>
+  <si>
+    <t>231.03</t>
+  </si>
+  <si>
+    <t>131.07</t>
+  </si>
+  <si>
+    <t>2023-09-20</t>
+  </si>
+  <si>
+    <t>233.19</t>
+  </si>
+  <si>
+    <t>137.52</t>
+  </si>
+  <si>
+    <t>2023-10-12</t>
+  </si>
+  <si>
+    <t>239.35</t>
+  </si>
+  <si>
+    <t>141.2</t>
+  </si>
+  <si>
+    <t>2023-11-03</t>
+  </si>
+  <si>
+    <t>237.04</t>
+  </si>
+  <si>
+    <t>141.36</t>
+  </si>
+  <si>
+    <t>2023-11-28</t>
+  </si>
+  <si>
+    <t>247.78</t>
+  </si>
+  <si>
+    <t>151.21</t>
+  </si>
+  <si>
+    <t>2023-12-19</t>
+  </si>
+  <si>
+    <t>256.88</t>
+  </si>
+  <si>
+    <t>163.01</t>
+  </si>
+  <si>
+    <t>2024-01-10</t>
+  </si>
+  <si>
+    <t>262.75</t>
+  </si>
+  <si>
+    <t>167.76</t>
+  </si>
+  <si>
+    <t>2024-02-01</t>
+  </si>
+  <si>
+    <t>276.86</t>
+  </si>
+  <si>
+    <t>175.83</t>
+  </si>
+  <si>
+    <t>2024-02-22</t>
+  </si>
+  <si>
+    <t>273.96</t>
+  </si>
+  <si>
+    <t>175.69</t>
+  </si>
+  <si>
+    <t>2024-03-15</t>
+  </si>
+  <si>
+    <t>237.95</t>
+  </si>
+  <si>
+    <t>161.87</t>
+  </si>
+  <si>
+    <t>2024-04-09</t>
+  </si>
+  <si>
+    <t>261.26</t>
+  </si>
+  <si>
+    <t>179.37</t>
+  </si>
+  <si>
+    <t>2024-05-03</t>
+  </si>
+  <si>
+    <t>276.04</t>
+  </si>
+  <si>
+    <t>184.66</t>
+  </si>
+  <si>
+    <t>2024-05-27</t>
+  </si>
+  <si>
+    <t>277.61</t>
+  </si>
+  <si>
+    <t>185.56</t>
+  </si>
+  <si>
+    <t>2024-06-18</t>
+  </si>
+  <si>
+    <t>296.14</t>
+  </si>
+  <si>
+    <t>198.85</t>
+  </si>
+  <si>
+    <t>2024-07-09</t>
+  </si>
+  <si>
+    <t>320.23</t>
+  </si>
+  <si>
+    <t>206.86</t>
+  </si>
+  <si>
+    <t>2024-07-31</t>
+  </si>
+  <si>
+    <t>318.04</t>
+  </si>
+  <si>
+    <t>208.66</t>
+  </si>
+  <si>
+    <t>2024-08-22</t>
+  </si>
+  <si>
+    <t>326.8</t>
+  </si>
+  <si>
+    <t>208.24</t>
+  </si>
+  <si>
+    <t>2024-09-12</t>
+  </si>
+  <si>
+    <t>339.1</t>
+  </si>
+  <si>
+    <t>211.02</t>
+  </si>
+  <si>
+    <t>2024-10-04</t>
+  </si>
+  <si>
+    <t>323.76</t>
+  </si>
+  <si>
+    <t>204.52</t>
+  </si>
+  <si>
+    <t>2024-10-25</t>
+  </si>
+  <si>
+    <t>294.99</t>
   </si>
   <si>
     <t>194.59</t>
   </si>
   <si>
-    <t>2025-12-12</t>
-[...32 lines deleted...]
-    <t>186.95</t>
+    <t>2024-11-19</t>
+  </si>
+  <si>
+    <t>296.67</t>
+  </si>
+  <si>
+    <t>192.73</t>
+  </si>
+  <si>
+    <t>2024-12-11</t>
+  </si>
+  <si>
+    <t>336.05</t>
+  </si>
+  <si>
+    <t>214.32</t>
+  </si>
+  <si>
+    <t>2025-01-02</t>
+  </si>
+  <si>
+    <t>338.11</t>
+  </si>
+  <si>
+    <t>208.03</t>
+  </si>
+  <si>
+    <t>2025-01-23</t>
+  </si>
+  <si>
+    <t>303.91</t>
+  </si>
+  <si>
+    <t>189.32</t>
+  </si>
+  <si>
+    <t>2025-02-12</t>
+  </si>
+  <si>
+    <t>275.56</t>
+  </si>
+  <si>
+    <t>174.81</t>
+  </si>
+  <si>
+    <t>2025-03-06</t>
+  </si>
+  <si>
+    <t>259.5</t>
+  </si>
+  <si>
+    <t>167.91</t>
+  </si>
+  <si>
+    <t>2025-03-28</t>
+  </si>
+  <si>
+    <t>258.87</t>
+  </si>
+  <si>
+    <t>175.49</t>
+  </si>
+  <si>
+    <t>2025-04-24</t>
+  </si>
+  <si>
+    <t>271.34</t>
+  </si>
+  <si>
+    <t>184.95</t>
+  </si>
+  <si>
+    <t>2025-05-16</t>
+  </si>
+  <si>
+    <t>281.03</t>
+  </si>
+  <si>
+    <t>191.46</t>
+  </si>
+  <si>
+    <t>2025-06-06</t>
+  </si>
+  <si>
+    <t>292.1</t>
+  </si>
+  <si>
+    <t>202.6</t>
+  </si>
+  <si>
+    <t>2025-06-27</t>
+  </si>
+  <si>
+    <t>303.61</t>
+  </si>
+  <si>
+    <t>206.9</t>
+  </si>
+  <si>
+    <t>2025-07-18</t>
+  </si>
+  <si>
+    <t>308.39</t>
+  </si>
+  <si>
+    <t>206.72</t>
+  </si>
+  <si>
+    <t>2025-08-08</t>
+  </si>
+  <si>
+    <t>284.47</t>
+  </si>
+  <si>
+    <t>190.02</t>
+  </si>
+  <si>
+    <t>2025-09-02</t>
+  </si>
+  <si>
+    <t>279.35</t>
+  </si>
+  <si>
+    <t>191.8</t>
+  </si>
+  <si>
+    <t>2025-09-23</t>
+  </si>
+  <si>
+    <t>286.8</t>
+  </si>
+  <si>
+    <t>198.34</t>
+  </si>
+  <si>
+    <t>2025-10-15</t>
+  </si>
+  <si>
+    <t>275.02</t>
+  </si>
+  <si>
+    <t>197.21</t>
+  </si>
+  <si>
+    <t>2025-11-10</t>
+  </si>
+  <si>
+    <t>273.21</t>
+  </si>
+  <si>
+    <t>197.76</t>
+  </si>
+  <si>
+    <t>2025-12-01</t>
+  </si>
+  <si>
+    <t>273.56</t>
+  </si>
+  <si>
+    <t>194.89</t>
+  </si>
+  <si>
+    <t>2025-12-22</t>
+  </si>
+  <si>
+    <t>264.79</t>
+  </si>
+  <si>
+    <t>191.82</t>
+  </si>
+  <si>
+    <t>2026-01-13</t>
+  </si>
+  <si>
+    <t>257.45</t>
+  </si>
+  <si>
+    <t>188.57</t>
+  </si>
+  <si>
+    <t>2026-02-04</t>
+  </si>
+  <si>
+    <t>272.57</t>
+  </si>
+  <si>
+    <t>187.59</t>
+  </si>
+  <si>
+    <t>2026-02-25</t>
+  </si>
+  <si>
+    <t>278.78</t>
+  </si>
+  <si>
+    <t>186.64</t>
+  </si>
+  <si>
+    <t>2026-03-19</t>
+  </si>
+  <si>
+    <t>262.69</t>
+  </si>
+  <si>
+    <t>171.22</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf applyFont="1" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId3" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D80"/>
+  <dimension ref="A1:D82"/>
   <sheetViews>
     <sheetView showGridLines="1" workbookViewId="0" rightToLeft="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
@@ -1892,41 +1910,69 @@
     <row r="79" spans="1:4">
       <c r="A79" s="0" t="s">
         <v>234</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="0" t="s">
         <v>237</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4">
+      <c r="A81" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="B81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="C81" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="D81" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4">
+      <c r="A82" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="B82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="C82" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="D82" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>