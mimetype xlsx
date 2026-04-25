--- v6 (2026-04-02)
+++ v7 (2026-04-25)
@@ -4,837 +4,843 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Values" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="246" uniqueCount="246">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="248">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Smallcap Compounders Fundamental</t>
   </si>
   <si>
     <t>Equity Smallcap</t>
   </si>
   <si>
     <t>2021-05-25</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>2021-06-02</t>
-[...218 lines deleted...]
-    <t>158.12</t>
+    <t>2021-05-26</t>
+  </si>
+  <si>
+    <t>100.63</t>
+  </si>
+  <si>
+    <t>100.6</t>
+  </si>
+  <si>
+    <t>2021-06-16</t>
+  </si>
+  <si>
+    <t>113.25</t>
+  </si>
+  <si>
+    <t>105.87</t>
+  </si>
+  <si>
+    <t>2021-07-07</t>
+  </si>
+  <si>
+    <t>118.74</t>
+  </si>
+  <si>
+    <t>108.77</t>
+  </si>
+  <si>
+    <t>2021-07-29</t>
+  </si>
+  <si>
+    <t>135.87</t>
+  </si>
+  <si>
+    <t>114.21</t>
+  </si>
+  <si>
+    <t>2021-08-20</t>
+  </si>
+  <si>
+    <t>125.68</t>
+  </si>
+  <si>
+    <t>107.4</t>
+  </si>
+  <si>
+    <t>2021-09-13</t>
+  </si>
+  <si>
+    <t>132.07</t>
+  </si>
+  <si>
+    <t>117.15</t>
+  </si>
+  <si>
+    <t>2021-10-04</t>
+  </si>
+  <si>
+    <t>138.51</t>
+  </si>
+  <si>
+    <t>120.77</t>
+  </si>
+  <si>
+    <t>2021-10-26</t>
+  </si>
+  <si>
+    <t>136.76</t>
+  </si>
+  <si>
+    <t>119.84</t>
+  </si>
+  <si>
+    <t>2021-11-18</t>
+  </si>
+  <si>
+    <t>141.65</t>
+  </si>
+  <si>
+    <t>120.33</t>
+  </si>
+  <si>
+    <t>2021-12-10</t>
+  </si>
+  <si>
+    <t>145.92</t>
+  </si>
+  <si>
+    <t>122.67</t>
+  </si>
+  <si>
+    <t>2021-12-31</t>
+  </si>
+  <si>
+    <t>147.11</t>
+  </si>
+  <si>
+    <t>123.08</t>
+  </si>
+  <si>
+    <t>2022-01-21</t>
+  </si>
+  <si>
+    <t>158.76</t>
+  </si>
+  <si>
+    <t>124.48</t>
+  </si>
+  <si>
+    <t>2022-02-14</t>
+  </si>
+  <si>
+    <t>141.81</t>
+  </si>
+  <si>
+    <t>111.41</t>
+  </si>
+  <si>
+    <t>2022-03-08</t>
+  </si>
+  <si>
+    <t>134.3</t>
   </si>
   <si>
     <t>105.72</t>
   </si>
   <si>
-    <t>2022-12-07</t>
-[...425 lines deleted...]
-    <t>275.02</t>
+    <t>2022-03-30</t>
+  </si>
+  <si>
+    <t>142.29</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>2022-04-22</t>
+  </si>
+  <si>
+    <t>162.99</t>
+  </si>
+  <si>
+    <t>114.89</t>
+  </si>
+  <si>
+    <t>2022-05-16</t>
+  </si>
+  <si>
+    <t>137.63</t>
+  </si>
+  <si>
+    <t>96.98</t>
+  </si>
+  <si>
+    <t>2022-06-06</t>
+  </si>
+  <si>
+    <t>139.91</t>
+  </si>
+  <si>
+    <t>99.39</t>
+  </si>
+  <si>
+    <t>2022-06-27</t>
+  </si>
+  <si>
+    <t>138.41</t>
+  </si>
+  <si>
+    <t>93.35</t>
+  </si>
+  <si>
+    <t>2022-07-18</t>
+  </si>
+  <si>
+    <t>149.37</t>
+  </si>
+  <si>
+    <t>96.63</t>
+  </si>
+  <si>
+    <t>2022-08-08</t>
+  </si>
+  <si>
+    <t>154.85</t>
+  </si>
+  <si>
+    <t>101.94</t>
+  </si>
+  <si>
+    <t>2022-09-01</t>
+  </si>
+  <si>
+    <t>164.88</t>
+  </si>
+  <si>
+    <t>105.04</t>
+  </si>
+  <si>
+    <t>2022-09-22</t>
+  </si>
+  <si>
+    <t>168.23</t>
+  </si>
+  <si>
+    <t>106.73</t>
+  </si>
+  <si>
+    <t>2022-10-14</t>
+  </si>
+  <si>
+    <t>159.21</t>
+  </si>
+  <si>
+    <t>103.78</t>
+  </si>
+  <si>
+    <t>2022-11-09</t>
+  </si>
+  <si>
+    <t>158.78</t>
+  </si>
+  <si>
+    <t>106.65</t>
+  </si>
+  <si>
+    <t>2022-11-30</t>
+  </si>
+  <si>
+    <t>159.82</t>
+  </si>
+  <si>
+    <t>2022-12-21</t>
+  </si>
+  <si>
+    <t>156.59</t>
+  </si>
+  <si>
+    <t>106.8</t>
+  </si>
+  <si>
+    <t>2023-01-11</t>
+  </si>
+  <si>
+    <t>162.96</t>
+  </si>
+  <si>
+    <t>105.19</t>
+  </si>
+  <si>
+    <t>2023-02-02</t>
+  </si>
+  <si>
+    <t>153.25</t>
+  </si>
+  <si>
+    <t>103.01</t>
+  </si>
+  <si>
+    <t>2023-02-23</t>
+  </si>
+  <si>
+    <t>153.75</t>
+  </si>
+  <si>
+    <t>100.72</t>
+  </si>
+  <si>
+    <t>2023-03-17</t>
+  </si>
+  <si>
+    <t>149.24</t>
+  </si>
+  <si>
+    <t>99.16</t>
+  </si>
+  <si>
+    <t>2023-04-12</t>
+  </si>
+  <si>
+    <t>163.16</t>
+  </si>
+  <si>
+    <t>101.51</t>
+  </si>
+  <si>
+    <t>2023-05-05</t>
+  </si>
+  <si>
+    <t>180.62</t>
+  </si>
+  <si>
+    <t>106.08</t>
+  </si>
+  <si>
+    <t>2023-05-26</t>
+  </si>
+  <si>
+    <t>186.86</t>
+  </si>
+  <si>
+    <t>109.15</t>
+  </si>
+  <si>
+    <t>2023-06-16</t>
+  </si>
+  <si>
+    <t>206.6</t>
+  </si>
+  <si>
+    <t>117.1</t>
+  </si>
+  <si>
+    <t>2023-07-10</t>
+  </si>
+  <si>
+    <t>210.51</t>
+  </si>
+  <si>
+    <t>120.52</t>
+  </si>
+  <si>
+    <t>2023-07-31</t>
+  </si>
+  <si>
+    <t>214.81</t>
+  </si>
+  <si>
+    <t>127.6</t>
+  </si>
+  <si>
+    <t>2023-08-22</t>
+  </si>
+  <si>
+    <t>225.39</t>
+  </si>
+  <si>
+    <t>129.23</t>
+  </si>
+  <si>
+    <t>2023-09-12</t>
+  </si>
+  <si>
+    <t>227.48</t>
+  </si>
+  <si>
+    <t>135.74</t>
+  </si>
+  <si>
+    <t>2023-10-05</t>
+  </si>
+  <si>
+    <t>236.49</t>
+  </si>
+  <si>
+    <t>138.85</t>
+  </si>
+  <si>
+    <t>2023-10-27</t>
+  </si>
+  <si>
+    <t>232.95</t>
+  </si>
+  <si>
+    <t>137.81</t>
+  </si>
+  <si>
+    <t>2023-11-20</t>
+  </si>
+  <si>
+    <t>242.54</t>
+  </si>
+  <si>
+    <t>151.25</t>
+  </si>
+  <si>
+    <t>2023-12-12</t>
+  </si>
+  <si>
+    <t>254.71</t>
+  </si>
+  <si>
+    <t>158.41</t>
+  </si>
+  <si>
+    <t>2024-01-03</t>
+  </si>
+  <si>
+    <t>258.89</t>
+  </si>
+  <si>
+    <t>165.6</t>
+  </si>
+  <si>
+    <t>2024-01-24</t>
+  </si>
+  <si>
+    <t>268.32</t>
+  </si>
+  <si>
+    <t>167.16</t>
+  </si>
+  <si>
+    <t>2024-02-15</t>
+  </si>
+  <si>
+    <t>267.71</t>
+  </si>
+  <si>
+    <t>175.59</t>
+  </si>
+  <si>
+    <t>2024-03-07</t>
+  </si>
+  <si>
+    <t>259.19</t>
+  </si>
+  <si>
+    <t>171.27</t>
+  </si>
+  <si>
+    <t>2024-04-02</t>
+  </si>
+  <si>
+    <t>253.15</t>
+  </si>
+  <si>
+    <t>174.02</t>
+  </si>
+  <si>
+    <t>2024-04-25</t>
+  </si>
+  <si>
+    <t>268.28</t>
+  </si>
+  <si>
+    <t>184.12</t>
+  </si>
+  <si>
+    <t>2024-05-17</t>
+  </si>
+  <si>
+    <t>283.68</t>
+  </si>
+  <si>
+    <t>183.94</t>
+  </si>
+  <si>
+    <t>2024-06-10</t>
+  </si>
+  <si>
+    <t>286.62</t>
+  </si>
+  <si>
+    <t>190.53</t>
+  </si>
+  <si>
+    <t>2024-07-02</t>
+  </si>
+  <si>
+    <t>311.03</t>
+  </si>
+  <si>
+    <t>201.87</t>
+  </si>
+  <si>
+    <t>2024-07-24</t>
+  </si>
+  <si>
+    <t>312.89</t>
+  </si>
+  <si>
+    <t>204.14</t>
+  </si>
+  <si>
+    <t>2024-08-14</t>
+  </si>
+  <si>
+    <t>314.45</t>
   </si>
   <si>
     <t>197.21</t>
   </si>
   <si>
-    <t>2025-11-10</t>
-[...59 lines deleted...]
-    <t>171.22</t>
+    <t>2024-09-05</t>
+  </si>
+  <si>
+    <t>336.71</t>
+  </si>
+  <si>
+    <t>212.84</t>
+  </si>
+  <si>
+    <t>2024-09-26</t>
+  </si>
+  <si>
+    <t>337.35</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>2024-10-18</t>
+  </si>
+  <si>
+    <t>322.78</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>2024-11-11</t>
+  </si>
+  <si>
+    <t>308.46</t>
+  </si>
+  <si>
+    <t>198.71</t>
+  </si>
+  <si>
+    <t>2024-12-04</t>
+  </si>
+  <si>
+    <t>328.59</t>
+  </si>
+  <si>
+    <t>209.05</t>
+  </si>
+  <si>
+    <t>2024-12-26</t>
+  </si>
+  <si>
+    <t>328.77</t>
+  </si>
+  <si>
+    <t>204.2</t>
+  </si>
+  <si>
+    <t>2025-01-16</t>
+  </si>
+  <si>
+    <t>308.86</t>
+  </si>
+  <si>
+    <t>192.36</t>
+  </si>
+  <si>
+    <t>2025-02-05</t>
+  </si>
+  <si>
+    <t>302.56</t>
+  </si>
+  <si>
+    <t>186.53</t>
+  </si>
+  <si>
+    <t>2025-02-27</t>
+  </si>
+  <si>
+    <t>254.39</t>
+  </si>
+  <si>
+    <t>165.25</t>
+  </si>
+  <si>
+    <t>2025-03-21</t>
+  </si>
+  <si>
+    <t>269.31</t>
+  </si>
+  <si>
+    <t>176.46</t>
+  </si>
+  <si>
+    <t>2025-04-16</t>
+  </si>
+  <si>
+    <t>266.79</t>
+  </si>
+  <si>
+    <t>178.25</t>
+  </si>
+  <si>
+    <t>2025-05-09</t>
+  </si>
+  <si>
+    <t>250.86</t>
+  </si>
+  <si>
+    <t>175.38</t>
+  </si>
+  <si>
+    <t>2025-05-30</t>
+  </si>
+  <si>
+    <t>289.68</t>
+  </si>
+  <si>
+    <t>194.98</t>
+  </si>
+  <si>
+    <t>2025-06-20</t>
+  </si>
+  <si>
+    <t>290.32</t>
+  </si>
+  <si>
+    <t>198.37</t>
+  </si>
+  <si>
+    <t>2025-07-11</t>
+  </si>
+  <si>
+    <t>300.8</t>
+  </si>
+  <si>
+    <t>204.58</t>
+  </si>
+  <si>
+    <t>2025-08-01</t>
+  </si>
+  <si>
+    <t>286.95</t>
+  </si>
+  <si>
+    <t>192.64</t>
+  </si>
+  <si>
+    <t>2025-08-25</t>
+  </si>
+  <si>
+    <t>284.99</t>
+  </si>
+  <si>
+    <t>195.29</t>
+  </si>
+  <si>
+    <t>2025-09-16</t>
+  </si>
+  <si>
+    <t>285.61</t>
+  </si>
+  <si>
+    <t>199.51</t>
+  </si>
+  <si>
+    <t>2025-10-08</t>
+  </si>
+  <si>
+    <t>274.66</t>
+  </si>
+  <si>
+    <t>195.06</t>
+  </si>
+  <si>
+    <t>2025-10-31</t>
+  </si>
+  <si>
+    <t>283.49</t>
+  </si>
+  <si>
+    <t>200.4</t>
+  </si>
+  <si>
+    <t>2025-11-24</t>
+  </si>
+  <si>
+    <t>270.44</t>
+  </si>
+  <si>
+    <t>192.94</t>
+  </si>
+  <si>
+    <t>2025-12-15</t>
+  </si>
+  <si>
+    <t>261.82</t>
+  </si>
+  <si>
+    <t>189.99</t>
+  </si>
+  <si>
+    <t>2026-01-06</t>
+  </si>
+  <si>
+    <t>268.54</t>
+  </si>
+  <si>
+    <t>195.03</t>
+  </si>
+  <si>
+    <t>2026-01-29</t>
+  </si>
+  <si>
+    <t>251.9</t>
+  </si>
+  <si>
+    <t>183.44</t>
+  </si>
+  <si>
+    <t>2026-02-18</t>
+  </si>
+  <si>
+    <t>285.25</t>
+  </si>
+  <si>
+    <t>187.96</t>
+  </si>
+  <si>
+    <t>2026-03-12</t>
+  </si>
+  <si>
+    <t>269.21</t>
+  </si>
+  <si>
+    <t>177.77</t>
+  </si>
+  <si>
+    <t>2026-04-07</t>
+  </si>
+  <si>
+    <t>265.46</t>
+  </si>
+  <si>
+    <t>172.74</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf applyFont="1" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId3" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D82"/>
+  <dimension ref="A1:D83"/>
   <sheetViews>
     <sheetView showGridLines="1" workbookViewId="0" rightToLeft="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
@@ -1179,800 +1185,814 @@
         <v>5</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>80</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="B29" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="B29" s="0" t="s">
+      <c r="C29" s="0" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="B30" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="B30" s="0" t="s">
+      <c r="C30" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="B31" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="B31" s="0" t="s">
+      <c r="C31" s="0" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="B32" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="B32" s="0" t="s">
+      <c r="C32" s="0" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="B33" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="B33" s="0" t="s">
+      <c r="C33" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="B34" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="B34" s="0" t="s">
+      <c r="C34" s="0" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="B35" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="B35" s="0" t="s">
+      <c r="C35" s="0" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="B36" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="B36" s="0" t="s">
+      <c r="C36" s="0" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="B37" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="B37" s="0" t="s">
+      <c r="C37" s="0" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="B38" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="B38" s="0" t="s">
+      <c r="C38" s="0" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B39" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="B39" s="0" t="s">
+      <c r="C39" s="0" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="B40" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="B40" s="0" t="s">
+      <c r="C40" s="0" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="B41" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="B41" s="0" t="s">
+      <c r="C41" s="0" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="B42" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="B42" s="0" t="s">
+      <c r="C42" s="0" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="B43" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="B43" s="0" t="s">
+      <c r="C43" s="0" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="B44" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="B44" s="0" t="s">
+      <c r="C44" s="0" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="B45" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="B45" s="0" t="s">
+      <c r="C45" s="0" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="B46" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="B46" s="0" t="s">
+      <c r="C46" s="0" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="B47" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="B47" s="0" t="s">
+      <c r="C47" s="0" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="B48" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="B48" s="0" t="s">
+      <c r="C48" s="0" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="B49" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="B49" s="0" t="s">
+      <c r="C49" s="0" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="B50" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="B50" s="0" t="s">
+      <c r="C50" s="0" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="B51" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="B51" s="0" t="s">
+      <c r="C51" s="0" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="B52" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="B52" s="0" t="s">
+      <c r="C52" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="B53" s="0" t="s">
         <v>156</v>
       </c>
-      <c r="B53" s="0" t="s">
+      <c r="C53" s="0" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="B54" s="0" t="s">
         <v>159</v>
       </c>
-      <c r="B54" s="0" t="s">
+      <c r="C54" s="0" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="B55" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="B55" s="0" t="s">
+      <c r="C55" s="0" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="B56" s="0" t="s">
         <v>165</v>
       </c>
-      <c r="B56" s="0" t="s">
+      <c r="C56" s="0" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="B57" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="B57" s="0" t="s">
+      <c r="C57" s="0" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="B58" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="B58" s="0" t="s">
+      <c r="C58" s="0" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B59" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="B59" s="0" t="s">
+      <c r="C59" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="B60" s="0" t="s">
         <v>177</v>
       </c>
-      <c r="B60" s="0" t="s">
+      <c r="C60" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="B61" s="0" t="s">
         <v>180</v>
       </c>
-      <c r="B61" s="0" t="s">
+      <c r="C61" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="B62" s="0" t="s">
         <v>183</v>
       </c>
-      <c r="B62" s="0" t="s">
+      <c r="C62" s="0" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="B63" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="B63" s="0" t="s">
+      <c r="C63" s="0" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="B64" s="0" t="s">
         <v>189</v>
       </c>
-      <c r="B64" s="0" t="s">
+      <c r="C64" s="0" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="B65" s="0" t="s">
         <v>192</v>
       </c>
-      <c r="B65" s="0" t="s">
+      <c r="C65" s="0" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="B66" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="B66" s="0" t="s">
+      <c r="C66" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="B67" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="B67" s="0" t="s">
+      <c r="C67" s="0" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="B68" s="0" t="s">
         <v>201</v>
       </c>
-      <c r="B68" s="0" t="s">
+      <c r="C68" s="0" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="B69" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="B69" s="0" t="s">
+      <c r="C69" s="0" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="B70" s="0" t="s">
         <v>207</v>
       </c>
-      <c r="B70" s="0" t="s">
+      <c r="C70" s="0" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="B71" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="B71" s="0" t="s">
+      <c r="C71" s="0" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="B72" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="B72" s="0" t="s">
+      <c r="C72" s="0" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="B73" s="0" t="s">
         <v>216</v>
       </c>
-      <c r="B73" s="0" t="s">
+      <c r="C73" s="0" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="B74" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="B74" s="0" t="s">
+      <c r="C74" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="B75" s="0" t="s">
         <v>222</v>
       </c>
-      <c r="B75" s="0" t="s">
+      <c r="C75" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="B76" s="0" t="s">
         <v>225</v>
       </c>
-      <c r="B76" s="0" t="s">
+      <c r="C76" s="0" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="B77" s="0" t="s">
         <v>228</v>
       </c>
-      <c r="B77" s="0" t="s">
+      <c r="C77" s="0" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="B78" s="0" t="s">
         <v>231</v>
       </c>
-      <c r="B78" s="0" t="s">
+      <c r="C78" s="0" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="B79" s="0" t="s">
         <v>234</v>
       </c>
-      <c r="B79" s="0" t="s">
+      <c r="C79" s="0" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="B80" s="0" t="s">
         <v>237</v>
       </c>
-      <c r="B80" s="0" t="s">
+      <c r="C80" s="0" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="B81" s="0" t="s">
         <v>240</v>
       </c>
-      <c r="B81" s="0" t="s">
+      <c r="C81" s="0" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="B82" s="0" t="s">
         <v>243</v>
       </c>
-      <c r="B82" s="0" t="s">
+      <c r="C82" s="0" t="s">
         <v>244</v>
       </c>
-      <c r="C82" s="0" t="s">
+      <c r="D82" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4">
+      <c r="A83" s="0" t="s">
         <v>245</v>
       </c>
-      <c r="D82" s="0" t="s">
+      <c r="B83" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="C83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="D83" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>