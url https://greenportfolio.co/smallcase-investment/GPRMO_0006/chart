--- v7 (2026-04-25)
+++ v8 (2026-06-25)
@@ -4,843 +4,873 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Values" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="258" uniqueCount="258">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Smallcap Compounders Fundamental</t>
   </si>
   <si>
     <t>Equity Smallcap</t>
   </si>
   <si>
-    <t>2021-05-25</t>
+    <t>2021-05-26</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>2021-05-26</t>
-[...722 lines deleted...]
-    <t>172.74</t>
+    <t>2021-06-07</t>
+  </si>
+  <si>
+    <t>101.62</t>
+  </si>
+  <si>
+    <t>104.29</t>
+  </si>
+  <si>
+    <t>2021-06-28</t>
+  </si>
+  <si>
+    <t>113.35</t>
+  </si>
+  <si>
+    <t>105.41</t>
+  </si>
+  <si>
+    <t>2021-07-19</t>
+  </si>
+  <si>
+    <t>133.22</t>
+  </si>
+  <si>
+    <t>113.26</t>
+  </si>
+  <si>
+    <t>2021-08-10</t>
+  </si>
+  <si>
+    <t>128.52</t>
+  </si>
+  <si>
+    <t>109.43</t>
+  </si>
+  <si>
+    <t>2021-09-01</t>
+  </si>
+  <si>
+    <t>126.98</t>
+  </si>
+  <si>
+    <t>111.6</t>
+  </si>
+  <si>
+    <t>2021-09-23</t>
+  </si>
+  <si>
+    <t>133.6</t>
+  </si>
+  <si>
+    <t>117.3</t>
+  </si>
+  <si>
+    <t>2021-10-14</t>
+  </si>
+  <si>
+    <t>142.39</t>
+  </si>
+  <si>
+    <t>125.67</t>
+  </si>
+  <si>
+    <t>2021-11-09</t>
+  </si>
+  <si>
+    <t>141.74</t>
+  </si>
+  <si>
+    <t>121.52</t>
+  </si>
+  <si>
+    <t>2021-12-01</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>115.68</t>
+  </si>
+  <si>
+    <t>2021-12-22</t>
+  </si>
+  <si>
+    <t>140.01</t>
+  </si>
+  <si>
+    <t>116.71</t>
+  </si>
+  <si>
+    <t>2022-01-12</t>
+  </si>
+  <si>
+    <t>156.78</t>
+  </si>
+  <si>
+    <t>127.33</t>
+  </si>
+  <si>
+    <t>2022-02-03</t>
+  </si>
+  <si>
+    <t>156.86</t>
+  </si>
+  <si>
+    <t>122.48</t>
+  </si>
+  <si>
+    <t>2022-02-24</t>
+  </si>
+  <si>
+    <t>127.97</t>
+  </si>
+  <si>
+    <t>101.17</t>
+  </si>
+  <si>
+    <t>2022-03-21</t>
+  </si>
+  <si>
+    <t>146.05</t>
+  </si>
+  <si>
+    <t>111.66</t>
+  </si>
+  <si>
+    <t>2022-04-11</t>
+  </si>
+  <si>
+    <t>159.01</t>
+  </si>
+  <si>
+    <t>118.02</t>
+  </si>
+  <si>
+    <t>2022-05-05</t>
+  </si>
+  <si>
+    <t>151.43</t>
+  </si>
+  <si>
+    <t>106.29</t>
+  </si>
+  <si>
+    <t>2022-05-26</t>
+  </si>
+  <si>
+    <t>132.53</t>
+  </si>
+  <si>
+    <t>94.35</t>
+  </si>
+  <si>
+    <t>2022-06-16</t>
+  </si>
+  <si>
+    <t>132.6</t>
+  </si>
+  <si>
+    <t>90.1</t>
+  </si>
+  <si>
+    <t>2022-07-07</t>
+  </si>
+  <si>
+    <t>143.49</t>
+  </si>
+  <si>
+    <t>94.33</t>
+  </si>
+  <si>
+    <t>2022-07-28</t>
+  </si>
+  <si>
+    <t>150.74</t>
+  </si>
+  <si>
+    <t>97.73</t>
+  </si>
+  <si>
+    <t>2022-08-22</t>
+  </si>
+  <si>
+    <t>156.45</t>
+  </si>
+  <si>
+    <t>100.83</t>
+  </si>
+  <si>
+    <t>2022-09-13</t>
+  </si>
+  <si>
+    <t>171.06</t>
+  </si>
+  <si>
+    <t>109.29</t>
+  </si>
+  <si>
+    <t>2022-10-04</t>
+  </si>
+  <si>
+    <t>158.11</t>
+  </si>
+  <si>
+    <t>103.44</t>
+  </si>
+  <si>
+    <t>2022-10-28</t>
+  </si>
+  <si>
+    <t>155.08</t>
+  </si>
+  <si>
+    <t>104.83</t>
+  </si>
+  <si>
+    <t>2022-11-21</t>
+  </si>
+  <si>
+    <t>152.64</t>
+  </si>
+  <si>
+    <t>104.44</t>
+  </si>
+  <si>
+    <t>2022-12-12</t>
+  </si>
+  <si>
+    <t>161.89</t>
+  </si>
+  <si>
+    <t>108.64</t>
+  </si>
+  <si>
+    <t>2023-01-02</t>
+  </si>
+  <si>
+    <t>159.75</t>
+  </si>
+  <si>
+    <t>106.2</t>
+  </si>
+  <si>
+    <t>2023-01-23</t>
+  </si>
+  <si>
+    <t>159.66</t>
+  </si>
+  <si>
+    <t>103.68</t>
+  </si>
+  <si>
+    <t>2023-02-14</t>
+  </si>
+  <si>
+    <t>151.34</t>
+  </si>
+  <si>
+    <t>101.34</t>
+  </si>
+  <si>
+    <t>2023-03-08</t>
+  </si>
+  <si>
+    <t>153.65</t>
+  </si>
+  <si>
+    <t>102.55</t>
+  </si>
+  <si>
+    <t>2023-03-29</t>
+  </si>
+  <si>
+    <t>144.48</t>
+  </si>
+  <si>
+    <t>95.94</t>
+  </si>
+  <si>
+    <t>2023-04-25</t>
+  </si>
+  <si>
+    <t>169.94</t>
+  </si>
+  <si>
+    <t>102.67</t>
+  </si>
+  <si>
+    <t>2023-05-17</t>
+  </si>
+  <si>
+    <t>184.31</t>
+  </si>
+  <si>
+    <t>107.7</t>
+  </si>
+  <si>
+    <t>2023-06-07</t>
+  </si>
+  <si>
+    <t>197.69</t>
+  </si>
+  <si>
+    <t>114.4</t>
+  </si>
+  <si>
+    <t>2023-06-28</t>
+  </si>
+  <si>
+    <t>206.76</t>
+  </si>
+  <si>
+    <t>116.95</t>
+  </si>
+  <si>
+    <t>2023-07-20</t>
+  </si>
+  <si>
+    <t>208.21</t>
+  </si>
+  <si>
+    <t>124.06</t>
+  </si>
+  <si>
+    <t>2023-08-10</t>
+  </si>
+  <si>
+    <t>213.33</t>
+  </si>
+  <si>
+    <t>127.56</t>
+  </si>
+  <si>
+    <t>2023-09-01</t>
+  </si>
+  <si>
+    <t>229.29</t>
+  </si>
+  <si>
+    <t>134.24</t>
+  </si>
+  <si>
+    <t>2023-09-25</t>
+  </si>
+  <si>
+    <t>227.54</t>
+  </si>
+  <si>
+    <t>135.27</t>
+  </si>
+  <si>
+    <t>2023-10-17</t>
+  </si>
+  <si>
+    <t>240.71</t>
+  </si>
+  <si>
+    <t>141.49</t>
+  </si>
+  <si>
+    <t>2023-11-08</t>
+  </si>
+  <si>
+    <t>235.71</t>
+  </si>
+  <si>
+    <t>144.52</t>
+  </si>
+  <si>
+    <t>2023-12-01</t>
+  </si>
+  <si>
+    <t>245.37</t>
+  </si>
+  <si>
+    <t>154.32</t>
+  </si>
+  <si>
+    <t>2023-12-22</t>
+  </si>
+  <si>
+    <t>248.98</t>
+  </si>
+  <si>
+    <t>160.9</t>
+  </si>
+  <si>
+    <t>2024-01-15</t>
+  </si>
+  <si>
+    <t>266.57</t>
+  </si>
+  <si>
+    <t>169.18</t>
+  </si>
+  <si>
+    <t>2024-02-06</t>
+  </si>
+  <si>
+    <t>270.9</t>
+  </si>
+  <si>
+    <t>178.28</t>
+  </si>
+  <si>
+    <t>2024-02-27</t>
+  </si>
+  <si>
+    <t>267.82</t>
+  </si>
+  <si>
+    <t>175.33</t>
+  </si>
+  <si>
+    <t>2024-03-20</t>
+  </si>
+  <si>
+    <t>230.67</t>
+  </si>
+  <si>
+    <t>158.16</t>
+  </si>
+  <si>
+    <t>2024-04-15</t>
+  </si>
+  <si>
+    <t>250.49</t>
+  </si>
+  <si>
+    <t>175.69</t>
+  </si>
+  <si>
+    <t>2024-05-08</t>
+  </si>
+  <si>
+    <t>264.22</t>
+  </si>
+  <si>
+    <t>178.4</t>
+  </si>
+  <si>
+    <t>2024-05-30</t>
+  </si>
+  <si>
+    <t>263.96</t>
+  </si>
+  <si>
+    <t>180.05</t>
+  </si>
+  <si>
+    <t>2024-06-21</t>
+  </si>
+  <si>
+    <t>298.39</t>
+  </si>
+  <si>
+    <t>197.63</t>
+  </si>
+  <si>
+    <t>2024-07-12</t>
+  </si>
+  <si>
+    <t>307.98</t>
+  </si>
+  <si>
+    <t>205.37</t>
+  </si>
+  <si>
+    <t>2024-08-05</t>
+  </si>
+  <si>
+    <t>302.14</t>
+  </si>
+  <si>
+    <t>194.45</t>
+  </si>
+  <si>
+    <t>2024-08-27</t>
+  </si>
+  <si>
+    <t>326.91</t>
+  </si>
+  <si>
+    <t>209.53</t>
+  </si>
+  <si>
+    <t>2024-09-17</t>
+  </si>
+  <si>
+    <t>336.34</t>
+  </si>
+  <si>
+    <t>210.96</t>
+  </si>
+  <si>
+    <t>2024-10-09</t>
+  </si>
+  <si>
+    <t>315.48</t>
+  </si>
+  <si>
+    <t>204.45</t>
+  </si>
+  <si>
+    <t>2024-10-30</t>
+  </si>
+  <si>
+    <t>302.87</t>
+  </si>
+  <si>
+    <t>199.32</t>
+  </si>
+  <si>
+    <t>2024-11-25</t>
+  </si>
+  <si>
+    <t>296.88</t>
+  </si>
+  <si>
+    <t>196.34</t>
+  </si>
+  <si>
+    <t>2024-12-16</t>
+  </si>
+  <si>
+    <t>339.29</t>
+  </si>
+  <si>
+    <t>211.67</t>
+  </si>
+  <si>
+    <t>2025-01-07</t>
+  </si>
+  <si>
+    <t>325.88</t>
+  </si>
+  <si>
+    <t>202.38</t>
+  </si>
+  <si>
+    <t>2025-01-28</t>
+  </si>
+  <si>
+    <t>274.18</t>
+  </si>
+  <si>
+    <t>173.5</t>
+  </si>
+  <si>
+    <t>2025-02-17</t>
+  </si>
+  <si>
+    <t>252.46</t>
+  </si>
+  <si>
+    <t>167.04</t>
+  </si>
+  <si>
+    <t>2025-03-11</t>
+  </si>
+  <si>
+    <t>248.18</t>
+  </si>
+  <si>
+    <t>163.39</t>
+  </si>
+  <si>
+    <t>2025-04-03</t>
+  </si>
+  <si>
+    <t>262.92</t>
+  </si>
+  <si>
+    <t>176.17</t>
+  </si>
+  <si>
+    <t>2025-04-29</t>
+  </si>
+  <si>
+    <t>255.91</t>
+  </si>
+  <si>
+    <t>181.41</t>
+  </si>
+  <si>
+    <t>2025-05-21</t>
+  </si>
+  <si>
+    <t>279.79</t>
+  </si>
+  <si>
+    <t>190.19</t>
+  </si>
+  <si>
+    <t>2025-06-11</t>
+  </si>
+  <si>
+    <t>294.19</t>
+  </si>
+  <si>
+    <t>203.74</t>
+  </si>
+  <si>
+    <t>2025-07-02</t>
+  </si>
+  <si>
+    <t>299.67</t>
+  </si>
+  <si>
+    <t>205.67</t>
+  </si>
+  <si>
+    <t>2025-07-23</t>
+  </si>
+  <si>
+    <t>296.59</t>
+  </si>
+  <si>
+    <t>204.76</t>
+  </si>
+  <si>
+    <t>2025-08-13</t>
+  </si>
+  <si>
+    <t>275.83</t>
+  </si>
+  <si>
+    <t>190.9</t>
+  </si>
+  <si>
+    <t>2025-09-05</t>
+  </si>
+  <si>
+    <t>275.55</t>
+  </si>
+  <si>
+    <t>191.34</t>
+  </si>
+  <si>
+    <t>2025-09-26</t>
+  </si>
+  <si>
+    <t>270.54</t>
+  </si>
+  <si>
+    <t>190.32</t>
+  </si>
+  <si>
+    <t>2025-10-20</t>
+  </si>
+  <si>
+    <t>270.95</t>
+  </si>
+  <si>
+    <t>197.31</t>
+  </si>
+  <si>
+    <t>2025-11-13</t>
+  </si>
+  <si>
+    <t>274.62</t>
+  </si>
+  <si>
+    <t>197.07</t>
+  </si>
+  <si>
+    <t>2025-12-04</t>
+  </si>
+  <si>
+    <t>266.12</t>
+  </si>
+  <si>
+    <t>190.83</t>
+  </si>
+  <si>
+    <t>2025-12-26</t>
+  </si>
+  <si>
+    <t>258.24</t>
+  </si>
+  <si>
+    <t>191.78</t>
+  </si>
+  <si>
+    <t>2026-01-19</t>
+  </si>
+  <si>
+    <t>249.48</t>
+  </si>
+  <si>
+    <t>186.31</t>
+  </si>
+  <si>
+    <t>2026-02-09</t>
+  </si>
+  <si>
+    <t>276.75</t>
+  </si>
+  <si>
+    <t>188.43</t>
+  </si>
+  <si>
+    <t>2026-03-02</t>
+  </si>
+  <si>
+    <t>266.39</t>
+  </si>
+  <si>
+    <t>180.26</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>253.65</t>
+  </si>
+  <si>
+    <t>167.93</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
+  </si>
+  <si>
+    <t>290.44</t>
+  </si>
+  <si>
+    <t>189.52</t>
+  </si>
+  <si>
+    <t>2026-05-12</t>
+  </si>
+  <si>
+    <t>319.87</t>
+  </si>
+  <si>
+    <t>194.42</t>
+  </si>
+  <si>
+    <t>2026-06-03</t>
+  </si>
+  <si>
+    <t>362.09</t>
+  </si>
+  <si>
+    <t>195.43</t>
+  </si>
+  <si>
+    <t>2026-06-24</t>
+  </si>
+  <si>
+    <t>385.66</t>
+  </si>
+  <si>
+    <t>204.61</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf applyFont="1" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId3" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D83"/>
+  <dimension ref="A1:D86"/>
   <sheetViews>
     <sheetView showGridLines="1" workbookViewId="0" rightToLeft="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
@@ -1185,814 +1215,856 @@
         <v>5</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>80</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4">
+      <c r="A84" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="B84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="C84" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="D84" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4">
+      <c r="A85" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="B85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="D85" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4">
+      <c r="A86" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="B86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="C86" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="D86" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>