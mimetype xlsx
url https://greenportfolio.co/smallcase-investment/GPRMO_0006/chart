--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -4,873 +4,882 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Values" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="258" uniqueCount="258">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="261">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Smallcap Compounders Fundamental</t>
   </si>
   <si>
     <t>Equity Smallcap</t>
   </si>
   <si>
     <t>2021-05-26</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>2021-06-07</t>
-[...752 lines deleted...]
-    <t>204.61</t>
+    <t>2021-06-03</t>
+  </si>
+  <si>
+    <t>99.77</t>
+  </si>
+  <si>
+    <t>102.31</t>
+  </si>
+  <si>
+    <t>2021-06-24</t>
+  </si>
+  <si>
+    <t>112.83</t>
+  </si>
+  <si>
+    <t>104.47</t>
+  </si>
+  <si>
+    <t>2021-07-15</t>
+  </si>
+  <si>
+    <t>130.63</t>
+  </si>
+  <si>
+    <t>111.99</t>
+  </si>
+  <si>
+    <t>2021-08-06</t>
+  </si>
+  <si>
+    <t>137.84</t>
+  </si>
+  <si>
+    <t>113.03</t>
+  </si>
+  <si>
+    <t>2021-08-30</t>
+  </si>
+  <si>
+    <t>127.09</t>
+  </si>
+  <si>
+    <t>110.47</t>
+  </si>
+  <si>
+    <t>2021-09-21</t>
+  </si>
+  <si>
+    <t>131.14</t>
+  </si>
+  <si>
+    <t>114.75</t>
+  </si>
+  <si>
+    <t>2021-10-12</t>
+  </si>
+  <si>
+    <t>142.87</t>
+  </si>
+  <si>
+    <t>124.94</t>
+  </si>
+  <si>
+    <t>2021-11-03</t>
+  </si>
+  <si>
+    <t>137.23</t>
+  </si>
+  <si>
+    <t>118.11</t>
+  </si>
+  <si>
+    <t>2021-11-29</t>
+  </si>
+  <si>
+    <t>134.73</t>
+  </si>
+  <si>
+    <t>113.69</t>
+  </si>
+  <si>
+    <t>2021-12-20</t>
+  </si>
+  <si>
+    <t>134.79</t>
+  </si>
+  <si>
+    <t>112.84</t>
+  </si>
+  <si>
+    <t>2022-01-10</t>
+  </si>
+  <si>
+    <t>158.44</t>
+  </si>
+  <si>
+    <t>126.15</t>
+  </si>
+  <si>
+    <t>2022-02-01</t>
+  </si>
+  <si>
+    <t>152.73</t>
+  </si>
+  <si>
+    <t>121.16</t>
+  </si>
+  <si>
+    <t>2022-02-22</t>
+  </si>
+  <si>
+    <t>135.38</t>
+  </si>
+  <si>
+    <t>106.67</t>
+  </si>
+  <si>
+    <t>2022-03-16</t>
+  </si>
+  <si>
+    <t>142.45</t>
+  </si>
+  <si>
+    <t>110.05</t>
+  </si>
+  <si>
+    <t>2022-04-07</t>
+  </si>
+  <si>
+    <t>155.95</t>
+  </si>
+  <si>
+    <t>117.64</t>
+  </si>
+  <si>
+    <t>2022-05-02</t>
+  </si>
+  <si>
+    <t>154.01</t>
+  </si>
+  <si>
+    <t>109.67</t>
+  </si>
+  <si>
+    <t>2022-05-24</t>
+  </si>
+  <si>
+    <t>136.01</t>
+  </si>
+  <si>
+    <t>96.99</t>
+  </si>
+  <si>
+    <t>2022-06-14</t>
+  </si>
+  <si>
+    <t>136.28</t>
+  </si>
+  <si>
+    <t>92.74</t>
+  </si>
+  <si>
+    <t>2022-07-05</t>
+  </si>
+  <si>
+    <t>139.89</t>
+  </si>
+  <si>
+    <t>92.41</t>
+  </si>
+  <si>
+    <t>2022-07-26</t>
+  </si>
+  <si>
+    <t>151.25</t>
+  </si>
+  <si>
+    <t>96.9</t>
+  </si>
+  <si>
+    <t>2022-08-18</t>
+  </si>
+  <si>
+    <t>157.13</t>
+  </si>
+  <si>
+    <t>103.76</t>
+  </si>
+  <si>
+    <t>2022-09-09</t>
+  </si>
+  <si>
+    <t>167.62</t>
+  </si>
+  <si>
+    <t>107.69</t>
+  </si>
+  <si>
+    <t>2022-09-30</t>
+  </si>
+  <si>
+    <t>157.41</t>
+  </si>
+  <si>
+    <t>102.33</t>
+  </si>
+  <si>
+    <t>2022-10-25</t>
+  </si>
+  <si>
+    <t>156.44</t>
+  </si>
+  <si>
+    <t>105.46</t>
+  </si>
+  <si>
+    <t>2022-11-17</t>
+  </si>
+  <si>
+    <t>156.1</t>
+  </si>
+  <si>
+    <t>104.73</t>
+  </si>
+  <si>
+    <t>2022-12-08</t>
+  </si>
+  <si>
+    <t>162.52</t>
+  </si>
+  <si>
+    <t>109.25</t>
+  </si>
+  <si>
+    <t>2022-12-29</t>
+  </si>
+  <si>
+    <t>156.54</t>
+  </si>
+  <si>
+    <t>104.68</t>
+  </si>
+  <si>
+    <t>2023-01-19</t>
+  </si>
+  <si>
+    <t>159.22</t>
+  </si>
+  <si>
+    <t>104.3</t>
+  </si>
+  <si>
+    <t>2023-02-10</t>
+  </si>
+  <si>
+    <t>155.18</t>
+  </si>
+  <si>
+    <t>103.25</t>
+  </si>
+  <si>
+    <t>2023-03-03</t>
+  </si>
+  <si>
+    <t>150.52</t>
+  </si>
+  <si>
+    <t>101.2</t>
+  </si>
+  <si>
+    <t>2023-03-27</t>
+  </si>
+  <si>
+    <t>144.41</t>
+  </si>
+  <si>
+    <t>95.17</t>
+  </si>
+  <si>
+    <t>2023-04-21</t>
+  </si>
+  <si>
+    <t>170.68</t>
+  </si>
+  <si>
+    <t>101.54</t>
+  </si>
+  <si>
+    <t>2023-05-15</t>
+  </si>
+  <si>
+    <t>185.03</t>
+  </si>
+  <si>
+    <t>107.15</t>
+  </si>
+  <si>
+    <t>2023-06-05</t>
+  </si>
+  <si>
+    <t>196.61</t>
+  </si>
+  <si>
+    <t>112.27</t>
+  </si>
+  <si>
+    <t>2023-06-26</t>
+  </si>
+  <si>
+    <t>202.68</t>
+  </si>
+  <si>
+    <t>115.85</t>
+  </si>
+  <si>
+    <t>2023-07-18</t>
+  </si>
+  <si>
+    <t>207.73</t>
+  </si>
+  <si>
+    <t>122.65</t>
+  </si>
+  <si>
+    <t>2023-08-08</t>
+  </si>
+  <si>
+    <t>214.37</t>
+  </si>
+  <si>
+    <t>127.41</t>
+  </si>
+  <si>
+    <t>2023-08-30</t>
+  </si>
+  <si>
+    <t>229.74</t>
+  </si>
+  <si>
+    <t>131.63</t>
+  </si>
+  <si>
+    <t>2023-09-21</t>
+  </si>
+  <si>
+    <t>227.98</t>
+  </si>
+  <si>
+    <t>134.87</t>
+  </si>
+  <si>
+    <t>2023-10-13</t>
+  </si>
+  <si>
+    <t>236.05</t>
+  </si>
+  <si>
+    <t>139.74</t>
+  </si>
+  <si>
+    <t>2023-11-06</t>
+  </si>
+  <si>
+    <t>236.63</t>
+  </si>
+  <si>
+    <t>142.46</t>
+  </si>
+  <si>
+    <t>2023-11-29</t>
+  </si>
+  <si>
+    <t>243.83</t>
+  </si>
+  <si>
+    <t>150.31</t>
+  </si>
+  <si>
+    <t>2023-12-20</t>
+  </si>
+  <si>
+    <t>242.49</t>
+  </si>
+  <si>
+    <t>156.15</t>
+  </si>
+  <si>
+    <t>2024-01-11</t>
+  </si>
+  <si>
+    <t>264.46</t>
+  </si>
+  <si>
+    <t>167.73</t>
+  </si>
+  <si>
+    <t>2024-02-02</t>
+  </si>
+  <si>
+    <t>270.89</t>
+  </si>
+  <si>
+    <t>176.42</t>
+  </si>
+  <si>
+    <t>2024-02-23</t>
+  </si>
+  <si>
+    <t>270.48</t>
+  </si>
+  <si>
+    <t>175.3</t>
+  </si>
+  <si>
+    <t>2024-03-18</t>
+  </si>
+  <si>
+    <t>233.14</t>
+  </si>
+  <si>
+    <t>159.99</t>
+  </si>
+  <si>
+    <t>2024-04-10</t>
+  </si>
+  <si>
+    <t>256.47</t>
+  </si>
+  <si>
+    <t>179.6</t>
+  </si>
+  <si>
+    <t>2024-05-06</t>
+  </si>
+  <si>
+    <t>266.95</t>
+  </si>
+  <si>
+    <t>180.81</t>
+  </si>
+  <si>
+    <t>2024-05-28</t>
+  </si>
+  <si>
+    <t>269.7</t>
+  </si>
+  <si>
+    <t>182.89</t>
+  </si>
+  <si>
+    <t>2024-06-19</t>
+  </si>
+  <si>
+    <t>290.08</t>
+  </si>
+  <si>
+    <t>196.77</t>
+  </si>
+  <si>
+    <t>2024-07-10</t>
+  </si>
+  <si>
+    <t>307.91</t>
+  </si>
+  <si>
+    <t>203.64</t>
+  </si>
+  <si>
+    <t>2024-08-01</t>
+  </si>
+  <si>
+    <t>310.93</t>
+  </si>
+  <si>
+    <t>205.38</t>
+  </si>
+  <si>
+    <t>2024-08-23</t>
+  </si>
+  <si>
+    <t>323.03</t>
+  </si>
+  <si>
+    <t>206.78</t>
+  </si>
+  <si>
+    <t>2024-09-13</t>
+  </si>
+  <si>
+    <t>338.44</t>
+  </si>
+  <si>
+    <t>211.4</t>
+  </si>
+  <si>
+    <t>2024-10-07</t>
+  </si>
+  <si>
+    <t>303.59</t>
+  </si>
+  <si>
+    <t>197.71</t>
+  </si>
+  <si>
+    <t>2024-10-28</t>
+  </si>
+  <si>
+    <t>290.96</t>
+  </si>
+  <si>
+    <t>195.76</t>
+  </si>
+  <si>
+    <t>2024-11-21</t>
+  </si>
+  <si>
+    <t>289.86</t>
+  </si>
+  <si>
+    <t>190.71</t>
+  </si>
+  <si>
+    <t>2024-12-12</t>
+  </si>
+  <si>
+    <t>334.85</t>
+  </si>
+  <si>
+    <t>210.97</t>
+  </si>
+  <si>
+    <t>2025-01-03</t>
+  </si>
+  <si>
+    <t>332.57</t>
+  </si>
+  <si>
+    <t>206.28</t>
+  </si>
+  <si>
+    <t>2025-01-24</t>
+  </si>
+  <si>
+    <t>291.22</t>
+  </si>
+  <si>
+    <t>183.77</t>
+  </si>
+  <si>
+    <t>2025-02-13</t>
+  </si>
+  <si>
+    <t>269.49</t>
+  </si>
+  <si>
+    <t>173.12</t>
+  </si>
+  <si>
+    <t>2025-03-07</t>
+  </si>
+  <si>
+    <t>255.29</t>
+  </si>
+  <si>
+    <t>168.03</t>
+  </si>
+  <si>
+    <t>2025-04-01</t>
+  </si>
+  <si>
+    <t>257.96</t>
+  </si>
+  <si>
+    <t>173.22</t>
+  </si>
+  <si>
+    <t>2025-04-25</t>
+  </si>
+  <si>
+    <t>258.89</t>
+  </si>
+  <si>
+    <t>179.34</t>
+  </si>
+  <si>
+    <t>2025-05-19</t>
+  </si>
+  <si>
+    <t>278.92</t>
+  </si>
+  <si>
+    <t>191.28</t>
+  </si>
+  <si>
+    <t>2025-06-09</t>
+  </si>
+  <si>
+    <t>289.08</t>
+  </si>
+  <si>
+    <t>204.55</t>
+  </si>
+  <si>
+    <t>2025-06-30</t>
+  </si>
+  <si>
+    <t>299.45</t>
+  </si>
+  <si>
+    <t>206.73</t>
+  </si>
+  <si>
+    <t>2025-07-21</t>
+  </si>
+  <si>
+    <t>301.8</t>
+  </si>
+  <si>
+    <t>205.47</t>
+  </si>
+  <si>
+    <t>2025-08-11</t>
+  </si>
+  <si>
+    <t>276.37</t>
+  </si>
+  <si>
+    <t>189.57</t>
+  </si>
+  <si>
+    <t>2025-09-03</t>
+  </si>
+  <si>
+    <t>277.59</t>
+  </si>
+  <si>
+    <t>192.35</t>
+  </si>
+  <si>
+    <t>2025-09-24</t>
+  </si>
+  <si>
+    <t>281.13</t>
+  </si>
+  <si>
+    <t>195.83</t>
+  </si>
+  <si>
+    <t>2025-10-16</t>
+  </si>
+  <si>
+    <t>271.08</t>
+  </si>
+  <si>
+    <t>196.51</t>
+  </si>
+  <si>
+    <t>2025-11-11</t>
+  </si>
+  <si>
+    <t>273.14</t>
+  </si>
+  <si>
+    <t>196.18</t>
+  </si>
+  <si>
+    <t>2025-12-02</t>
+  </si>
+  <si>
+    <t>265.45</t>
+  </si>
+  <si>
+    <t>192.66</t>
+  </si>
+  <si>
+    <t>2025-12-23</t>
+  </si>
+  <si>
+    <t>262.67</t>
+  </si>
+  <si>
+    <t>191.38</t>
+  </si>
+  <si>
+    <t>2026-01-14</t>
+  </si>
+  <si>
+    <t>252.84</t>
+  </si>
+  <si>
+    <t>188.7</t>
+  </si>
+  <si>
+    <t>2026-02-05</t>
+  </si>
+  <si>
+    <t>271.03</t>
+  </si>
+  <si>
+    <t>184.07</t>
+  </si>
+  <si>
+    <t>2026-02-26</t>
+  </si>
+  <si>
+    <t>272.79</t>
+  </si>
+  <si>
+    <t>185.52</t>
+  </si>
+  <si>
+    <t>2026-03-20</t>
+  </si>
+  <si>
+    <t>262.23</t>
+  </si>
+  <si>
+    <t>170.36</t>
+  </si>
+  <si>
+    <t>2026-04-16</t>
+  </si>
+  <si>
+    <t>291.62</t>
+  </si>
+  <si>
+    <t>187.59</t>
+  </si>
+  <si>
+    <t>2026-05-08</t>
+  </si>
+  <si>
+    <t>330.7</t>
+  </si>
+  <si>
+    <t>203.07</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>354.53</t>
+  </si>
+  <si>
+    <t>194.86</t>
+  </si>
+  <si>
+    <t>2026-06-22</t>
+  </si>
+  <si>
+    <t>378.65</t>
+  </si>
+  <si>
+    <t>204.8</t>
+  </si>
+  <si>
+    <t>2026-07-14</t>
+  </si>
+  <si>
+    <t>381.44</t>
+  </si>
+  <si>
+    <t>208.38</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf applyFont="1" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId3" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D86"/>
+  <dimension ref="A1:D87"/>
   <sheetViews>
     <sheetView showGridLines="1" workbookViewId="0" rightToLeft="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
@@ -2030,41 +2039,55 @@
     <row r="85" spans="1:4">
       <c r="A85" s="0" t="s">
         <v>252</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>253</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>254</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>256</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>257</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4">
+      <c r="A87" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="B87" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="C87" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="D87" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>