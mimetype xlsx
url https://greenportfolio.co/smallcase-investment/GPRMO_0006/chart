--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -24,813 +24,813 @@
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="261">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Smallcap Compounders Fundamental</t>
   </si>
   <si>
     <t>Equity Smallcap</t>
   </si>
   <si>
     <t>2021-05-26</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>2021-06-03</t>
-[...761 lines deleted...]
-    <t>208.38</t>
+    <t>2021-06-07</t>
+  </si>
+  <si>
+    <t>101.62</t>
+  </si>
+  <si>
+    <t>104.29</t>
+  </si>
+  <si>
+    <t>2021-06-28</t>
+  </si>
+  <si>
+    <t>113.35</t>
+  </si>
+  <si>
+    <t>105.41</t>
+  </si>
+  <si>
+    <t>2021-07-19</t>
+  </si>
+  <si>
+    <t>133.22</t>
+  </si>
+  <si>
+    <t>113.26</t>
+  </si>
+  <si>
+    <t>2021-08-10</t>
+  </si>
+  <si>
+    <t>128.52</t>
+  </si>
+  <si>
+    <t>109.43</t>
+  </si>
+  <si>
+    <t>2021-09-01</t>
+  </si>
+  <si>
+    <t>126.98</t>
+  </si>
+  <si>
+    <t>111.6</t>
+  </si>
+  <si>
+    <t>2021-09-23</t>
+  </si>
+  <si>
+    <t>133.6</t>
+  </si>
+  <si>
+    <t>117.3</t>
+  </si>
+  <si>
+    <t>2021-10-14</t>
+  </si>
+  <si>
+    <t>142.39</t>
+  </si>
+  <si>
+    <t>125.67</t>
+  </si>
+  <si>
+    <t>2021-11-09</t>
+  </si>
+  <si>
+    <t>141.74</t>
+  </si>
+  <si>
+    <t>121.52</t>
+  </si>
+  <si>
+    <t>2021-12-01</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>115.68</t>
+  </si>
+  <si>
+    <t>2021-12-22</t>
+  </si>
+  <si>
+    <t>140.01</t>
+  </si>
+  <si>
+    <t>116.71</t>
+  </si>
+  <si>
+    <t>2022-01-12</t>
+  </si>
+  <si>
+    <t>156.78</t>
+  </si>
+  <si>
+    <t>127.33</t>
+  </si>
+  <si>
+    <t>2022-02-03</t>
+  </si>
+  <si>
+    <t>156.86</t>
+  </si>
+  <si>
+    <t>122.48</t>
+  </si>
+  <si>
+    <t>2022-02-24</t>
+  </si>
+  <si>
+    <t>127.97</t>
+  </si>
+  <si>
+    <t>101.17</t>
+  </si>
+  <si>
+    <t>2022-03-21</t>
+  </si>
+  <si>
+    <t>146.05</t>
+  </si>
+  <si>
+    <t>111.66</t>
+  </si>
+  <si>
+    <t>2022-04-11</t>
+  </si>
+  <si>
+    <t>159.01</t>
+  </si>
+  <si>
+    <t>118.02</t>
+  </si>
+  <si>
+    <t>2022-05-05</t>
+  </si>
+  <si>
+    <t>151.43</t>
+  </si>
+  <si>
+    <t>106.29</t>
+  </si>
+  <si>
+    <t>2022-05-26</t>
+  </si>
+  <si>
+    <t>132.53</t>
+  </si>
+  <si>
+    <t>94.35</t>
+  </si>
+  <si>
+    <t>2022-06-16</t>
+  </si>
+  <si>
+    <t>132.6</t>
+  </si>
+  <si>
+    <t>90.1</t>
+  </si>
+  <si>
+    <t>2022-07-07</t>
+  </si>
+  <si>
+    <t>143.49</t>
+  </si>
+  <si>
+    <t>94.33</t>
+  </si>
+  <si>
+    <t>2022-07-28</t>
+  </si>
+  <si>
+    <t>150.74</t>
+  </si>
+  <si>
+    <t>97.73</t>
+  </si>
+  <si>
+    <t>2022-08-22</t>
+  </si>
+  <si>
+    <t>156.45</t>
+  </si>
+  <si>
+    <t>100.83</t>
+  </si>
+  <si>
+    <t>2022-09-13</t>
+  </si>
+  <si>
+    <t>171.06</t>
+  </si>
+  <si>
+    <t>109.29</t>
+  </si>
+  <si>
+    <t>2022-10-04</t>
+  </si>
+  <si>
+    <t>158.11</t>
+  </si>
+  <si>
+    <t>103.44</t>
+  </si>
+  <si>
+    <t>2022-10-28</t>
+  </si>
+  <si>
+    <t>155.08</t>
+  </si>
+  <si>
+    <t>104.83</t>
+  </si>
+  <si>
+    <t>2022-11-21</t>
+  </si>
+  <si>
+    <t>152.64</t>
+  </si>
+  <si>
+    <t>104.44</t>
+  </si>
+  <si>
+    <t>2022-12-12</t>
+  </si>
+  <si>
+    <t>161.89</t>
+  </si>
+  <si>
+    <t>108.64</t>
+  </si>
+  <si>
+    <t>2023-01-02</t>
+  </si>
+  <si>
+    <t>159.75</t>
+  </si>
+  <si>
+    <t>106.2</t>
+  </si>
+  <si>
+    <t>2023-01-23</t>
+  </si>
+  <si>
+    <t>159.66</t>
+  </si>
+  <si>
+    <t>103.68</t>
+  </si>
+  <si>
+    <t>2023-02-14</t>
+  </si>
+  <si>
+    <t>151.34</t>
+  </si>
+  <si>
+    <t>101.34</t>
+  </si>
+  <si>
+    <t>2023-03-08</t>
+  </si>
+  <si>
+    <t>153.65</t>
+  </si>
+  <si>
+    <t>102.55</t>
+  </si>
+  <si>
+    <t>2023-03-29</t>
+  </si>
+  <si>
+    <t>144.48</t>
+  </si>
+  <si>
+    <t>95.94</t>
+  </si>
+  <si>
+    <t>2023-04-25</t>
+  </si>
+  <si>
+    <t>169.94</t>
+  </si>
+  <si>
+    <t>102.67</t>
+  </si>
+  <si>
+    <t>2023-05-17</t>
+  </si>
+  <si>
+    <t>184.31</t>
+  </si>
+  <si>
+    <t>107.7</t>
+  </si>
+  <si>
+    <t>2023-06-07</t>
+  </si>
+  <si>
+    <t>197.69</t>
+  </si>
+  <si>
+    <t>114.4</t>
+  </si>
+  <si>
+    <t>2023-06-28</t>
+  </si>
+  <si>
+    <t>206.76</t>
+  </si>
+  <si>
+    <t>116.95</t>
+  </si>
+  <si>
+    <t>2023-07-20</t>
+  </si>
+  <si>
+    <t>208.21</t>
+  </si>
+  <si>
+    <t>124.06</t>
+  </si>
+  <si>
+    <t>2023-08-10</t>
+  </si>
+  <si>
+    <t>213.33</t>
+  </si>
+  <si>
+    <t>127.56</t>
+  </si>
+  <si>
+    <t>2023-09-01</t>
+  </si>
+  <si>
+    <t>229.29</t>
+  </si>
+  <si>
+    <t>134.24</t>
+  </si>
+  <si>
+    <t>2023-09-25</t>
+  </si>
+  <si>
+    <t>227.54</t>
+  </si>
+  <si>
+    <t>135.27</t>
+  </si>
+  <si>
+    <t>2023-10-17</t>
+  </si>
+  <si>
+    <t>240.71</t>
+  </si>
+  <si>
+    <t>141.49</t>
+  </si>
+  <si>
+    <t>2023-11-08</t>
+  </si>
+  <si>
+    <t>235.71</t>
+  </si>
+  <si>
+    <t>144.52</t>
+  </si>
+  <si>
+    <t>2023-12-01</t>
+  </si>
+  <si>
+    <t>245.37</t>
+  </si>
+  <si>
+    <t>154.32</t>
+  </si>
+  <si>
+    <t>2023-12-22</t>
+  </si>
+  <si>
+    <t>248.98</t>
+  </si>
+  <si>
+    <t>160.9</t>
+  </si>
+  <si>
+    <t>2024-01-15</t>
+  </si>
+  <si>
+    <t>266.57</t>
+  </si>
+  <si>
+    <t>169.18</t>
+  </si>
+  <si>
+    <t>2024-02-06</t>
+  </si>
+  <si>
+    <t>270.9</t>
+  </si>
+  <si>
+    <t>178.28</t>
+  </si>
+  <si>
+    <t>2024-02-27</t>
+  </si>
+  <si>
+    <t>267.82</t>
+  </si>
+  <si>
+    <t>175.33</t>
+  </si>
+  <si>
+    <t>2024-03-20</t>
+  </si>
+  <si>
+    <t>230.67</t>
+  </si>
+  <si>
+    <t>158.16</t>
+  </si>
+  <si>
+    <t>2024-04-15</t>
+  </si>
+  <si>
+    <t>250.49</t>
+  </si>
+  <si>
+    <t>175.69</t>
+  </si>
+  <si>
+    <t>2024-05-08</t>
+  </si>
+  <si>
+    <t>264.22</t>
+  </si>
+  <si>
+    <t>178.4</t>
+  </si>
+  <si>
+    <t>2024-05-30</t>
+  </si>
+  <si>
+    <t>263.96</t>
+  </si>
+  <si>
+    <t>180.05</t>
+  </si>
+  <si>
+    <t>2024-06-21</t>
+  </si>
+  <si>
+    <t>298.39</t>
+  </si>
+  <si>
+    <t>197.63</t>
+  </si>
+  <si>
+    <t>2024-07-12</t>
+  </si>
+  <si>
+    <t>307.98</t>
+  </si>
+  <si>
+    <t>205.37</t>
+  </si>
+  <si>
+    <t>2024-08-05</t>
+  </si>
+  <si>
+    <t>302.14</t>
+  </si>
+  <si>
+    <t>194.45</t>
+  </si>
+  <si>
+    <t>2024-08-27</t>
+  </si>
+  <si>
+    <t>326.91</t>
+  </si>
+  <si>
+    <t>209.53</t>
+  </si>
+  <si>
+    <t>2024-09-17</t>
+  </si>
+  <si>
+    <t>336.34</t>
+  </si>
+  <si>
+    <t>210.96</t>
+  </si>
+  <si>
+    <t>2024-10-09</t>
+  </si>
+  <si>
+    <t>315.48</t>
+  </si>
+  <si>
+    <t>204.45</t>
+  </si>
+  <si>
+    <t>2024-10-30</t>
+  </si>
+  <si>
+    <t>302.87</t>
+  </si>
+  <si>
+    <t>199.32</t>
+  </si>
+  <si>
+    <t>2024-11-25</t>
+  </si>
+  <si>
+    <t>296.88</t>
+  </si>
+  <si>
+    <t>196.34</t>
+  </si>
+  <si>
+    <t>2024-12-16</t>
+  </si>
+  <si>
+    <t>339.29</t>
+  </si>
+  <si>
+    <t>211.67</t>
+  </si>
+  <si>
+    <t>2025-01-07</t>
+  </si>
+  <si>
+    <t>325.88</t>
+  </si>
+  <si>
+    <t>202.38</t>
+  </si>
+  <si>
+    <t>2025-01-28</t>
+  </si>
+  <si>
+    <t>274.18</t>
+  </si>
+  <si>
+    <t>173.5</t>
+  </si>
+  <si>
+    <t>2025-02-17</t>
+  </si>
+  <si>
+    <t>252.46</t>
+  </si>
+  <si>
+    <t>167.04</t>
+  </si>
+  <si>
+    <t>2025-03-11</t>
+  </si>
+  <si>
+    <t>248.18</t>
+  </si>
+  <si>
+    <t>163.39</t>
+  </si>
+  <si>
+    <t>2025-04-03</t>
+  </si>
+  <si>
+    <t>262.92</t>
+  </si>
+  <si>
+    <t>176.17</t>
+  </si>
+  <si>
+    <t>2025-04-29</t>
+  </si>
+  <si>
+    <t>255.91</t>
+  </si>
+  <si>
+    <t>181.41</t>
+  </si>
+  <si>
+    <t>2025-05-21</t>
+  </si>
+  <si>
+    <t>279.79</t>
+  </si>
+  <si>
+    <t>190.19</t>
+  </si>
+  <si>
+    <t>2025-06-11</t>
+  </si>
+  <si>
+    <t>294.19</t>
+  </si>
+  <si>
+    <t>203.74</t>
+  </si>
+  <si>
+    <t>2025-07-02</t>
+  </si>
+  <si>
+    <t>299.67</t>
+  </si>
+  <si>
+    <t>205.67</t>
+  </si>
+  <si>
+    <t>2025-07-23</t>
+  </si>
+  <si>
+    <t>296.59</t>
+  </si>
+  <si>
+    <t>204.76</t>
+  </si>
+  <si>
+    <t>2025-08-13</t>
+  </si>
+  <si>
+    <t>275.83</t>
+  </si>
+  <si>
+    <t>190.9</t>
+  </si>
+  <si>
+    <t>2025-09-05</t>
+  </si>
+  <si>
+    <t>275.55</t>
+  </si>
+  <si>
+    <t>191.34</t>
+  </si>
+  <si>
+    <t>2025-09-26</t>
+  </si>
+  <si>
+    <t>270.54</t>
+  </si>
+  <si>
+    <t>190.32</t>
+  </si>
+  <si>
+    <t>2025-10-20</t>
+  </si>
+  <si>
+    <t>270.95</t>
+  </si>
+  <si>
+    <t>197.31</t>
+  </si>
+  <si>
+    <t>2025-11-13</t>
+  </si>
+  <si>
+    <t>274.62</t>
+  </si>
+  <si>
+    <t>197.07</t>
+  </si>
+  <si>
+    <t>2025-12-04</t>
+  </si>
+  <si>
+    <t>266.12</t>
+  </si>
+  <si>
+    <t>190.83</t>
+  </si>
+  <si>
+    <t>2025-12-26</t>
+  </si>
+  <si>
+    <t>258.24</t>
+  </si>
+  <si>
+    <t>191.78</t>
+  </si>
+  <si>
+    <t>2026-01-19</t>
+  </si>
+  <si>
+    <t>249.48</t>
+  </si>
+  <si>
+    <t>186.31</t>
+  </si>
+  <si>
+    <t>2026-02-09</t>
+  </si>
+  <si>
+    <t>276.75</t>
+  </si>
+  <si>
+    <t>188.43</t>
+  </si>
+  <si>
+    <t>2026-03-02</t>
+  </si>
+  <si>
+    <t>266.39</t>
+  </si>
+  <si>
+    <t>180.26</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>253.65</t>
+  </si>
+  <si>
+    <t>167.93</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
+  </si>
+  <si>
+    <t>290.44</t>
+  </si>
+  <si>
+    <t>189.52</t>
+  </si>
+  <si>
+    <t>2026-05-12</t>
+  </si>
+  <si>
+    <t>319.87</t>
+  </si>
+  <si>
+    <t>194.42</t>
+  </si>
+  <si>
+    <t>2026-06-03</t>
+  </si>
+  <si>
+    <t>362.09</t>
+  </si>
+  <si>
+    <t>195.43</t>
+  </si>
+  <si>
+    <t>2026-06-24</t>
+  </si>
+  <si>
+    <t>385.66</t>
+  </si>
+  <si>
+    <t>204.61</t>
+  </si>
+  <si>
+    <t>2026-07-16</t>
+  </si>
+  <si>
+    <t>385.32</t>
+  </si>
+  <si>
+    <t>209.56</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>