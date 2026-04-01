--- v5 (2026-03-10)
+++ v6 (2026-04-01)
@@ -24,282 +24,282 @@
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="84">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>GDR: Green Energy, Defense, Railway Tracker</t>
   </si>
   <si>
     <t>Equity Smallcap</t>
   </si>
   <si>
     <t>2024-08-29</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>2024-08-30</t>
-[...35 lines deleted...]
-    <t>2024-11-28</t>
+    <t>2024-09-12</t>
+  </si>
+  <si>
+    <t>103.97</t>
+  </si>
+  <si>
+    <t>100.73</t>
+  </si>
+  <si>
+    <t>2024-10-04</t>
+  </si>
+  <si>
+    <t>103.47</t>
   </si>
   <si>
     <t>97.63</t>
   </si>
   <si>
-    <t>96.34</t>
-[...113 lines deleted...]
-    <t>106.33</t>
+    <t>2024-10-25</t>
+  </si>
+  <si>
+    <t>91.72</t>
+  </si>
+  <si>
+    <t>92.89</t>
+  </si>
+  <si>
+    <t>2024-11-19</t>
+  </si>
+  <si>
+    <t>94.2</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>2024-12-11</t>
+  </si>
+  <si>
+    <t>104.92</t>
+  </si>
+  <si>
+    <t>102.3</t>
+  </si>
+  <si>
+    <t>2025-01-02</t>
+  </si>
+  <si>
+    <t>109.83</t>
+  </si>
+  <si>
+    <t>99.3</t>
+  </si>
+  <si>
+    <t>2025-01-23</t>
+  </si>
+  <si>
+    <t>97.95</t>
+  </si>
+  <si>
+    <t>90.37</t>
+  </si>
+  <si>
+    <t>2025-02-12</t>
+  </si>
+  <si>
+    <t>89.86</t>
+  </si>
+  <si>
+    <t>83.44</t>
+  </si>
+  <si>
+    <t>2025-03-06</t>
+  </si>
+  <si>
+    <t>84.09</t>
+  </si>
+  <si>
+    <t>80.15</t>
+  </si>
+  <si>
+    <t>2025-03-28</t>
+  </si>
+  <si>
+    <t>86.77</t>
+  </si>
+  <si>
+    <t>83.77</t>
+  </si>
+  <si>
+    <t>2025-04-24</t>
+  </si>
+  <si>
+    <t>93.76</t>
+  </si>
+  <si>
+    <t>88.28</t>
+  </si>
+  <si>
+    <t>2025-05-16</t>
+  </si>
+  <si>
+    <t>101.91</t>
+  </si>
+  <si>
+    <t>91.39</t>
+  </si>
+  <si>
+    <t>2025-06-06</t>
+  </si>
+  <si>
+    <t>105.21</t>
+  </si>
+  <si>
+    <t>96.71</t>
+  </si>
+  <si>
+    <t>2025-06-27</t>
+  </si>
+  <si>
+    <t>108.54</t>
+  </si>
+  <si>
+    <t>98.76</t>
+  </si>
+  <si>
+    <t>2025-07-18</t>
+  </si>
+  <si>
+    <t>106.64</t>
+  </si>
+  <si>
+    <t>98.67</t>
+  </si>
+  <si>
+    <t>2025-08-08</t>
+  </si>
+  <si>
+    <t>101.09</t>
+  </si>
+  <si>
+    <t>90.7</t>
+  </si>
+  <si>
+    <t>2025-09-02</t>
+  </si>
+  <si>
+    <t>104.56</t>
+  </si>
+  <si>
+    <t>91.55</t>
+  </si>
+  <si>
+    <t>2025-09-23</t>
+  </si>
+  <si>
+    <t>111.47</t>
+  </si>
+  <si>
+    <t>94.68</t>
+  </si>
+  <si>
+    <t>2025-10-15</t>
+  </si>
+  <si>
+    <t>108.62</t>
+  </si>
+  <si>
+    <t>94.14</t>
+  </si>
+  <si>
+    <t>2025-11-10</t>
+  </si>
+  <si>
+    <t>107.82</t>
+  </si>
+  <si>
+    <t>94.4</t>
+  </si>
+  <si>
+    <t>2025-12-01</t>
+  </si>
+  <si>
+    <t>106.54</t>
   </si>
   <si>
     <t>93.03</t>
   </si>
   <si>
-    <t>2025-10-01</t>
-[...68 lines deleted...]
-    <t>85.87</t>
+    <t>2025-12-22</t>
+  </si>
+  <si>
+    <t>105.45</t>
+  </si>
+  <si>
+    <t>91.56</t>
+  </si>
+  <si>
+    <t>2026-01-13</t>
+  </si>
+  <si>
+    <t>100.67</t>
+  </si>
+  <si>
+    <t>90.01</t>
+  </si>
+  <si>
+    <t>2026-02-04</t>
+  </si>
+  <si>
+    <t>105.67</t>
+  </si>
+  <si>
+    <t>89.54</t>
+  </si>
+  <si>
+    <t>2026-02-25</t>
+  </si>
+  <si>
+    <t>107.35</t>
+  </si>
+  <si>
+    <t>89.09</t>
+  </si>
+  <si>
+    <t>2026-03-19</t>
+  </si>
+  <si>
+    <t>100.41</t>
+  </si>
+  <si>
+    <t>81.73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>