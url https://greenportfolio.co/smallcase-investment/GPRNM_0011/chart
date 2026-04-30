--- v6 (2026-04-01)
+++ v7 (2026-04-30)
@@ -4,351 +4,360 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Values" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="87">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>GDR: Green Energy, Defense, Railway Tracker</t>
   </si>
   <si>
     <t>Equity Smallcap</t>
   </si>
   <si>
     <t>2024-08-29</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>2024-09-12</t>
-[...53 lines deleted...]
-    <t>2025-01-23</t>
+    <t>2024-09-05</t>
+  </si>
+  <si>
+    <t>104.23</t>
+  </si>
+  <si>
+    <t>101.59</t>
+  </si>
+  <si>
+    <t>2024-09-26</t>
+  </si>
+  <si>
+    <t>103.69</t>
+  </si>
+  <si>
+    <t>100.24</t>
+  </si>
+  <si>
+    <t>2024-10-18</t>
+  </si>
+  <si>
+    <t>100.94</t>
+  </si>
+  <si>
+    <t>99.29</t>
+  </si>
+  <si>
+    <t>2024-11-11</t>
   </si>
   <si>
     <t>97.95</t>
   </si>
   <si>
-    <t>90.37</t>
-[...170 lines deleted...]
-    <t>81.73</t>
+    <t>94.85</t>
+  </si>
+  <si>
+    <t>2024-12-04</t>
+  </si>
+  <si>
+    <t>102.12</t>
+  </si>
+  <si>
+    <t>99.79</t>
+  </si>
+  <si>
+    <t>2024-12-26</t>
+  </si>
+  <si>
+    <t>107.59</t>
+  </si>
+  <si>
+    <t>97.47</t>
+  </si>
+  <si>
+    <t>2025-01-16</t>
+  </si>
+  <si>
+    <t>100.25</t>
+  </si>
+  <si>
+    <t>91.82</t>
+  </si>
+  <si>
+    <t>2025-02-05</t>
+  </si>
+  <si>
+    <t>94.7</t>
+  </si>
+  <si>
+    <t>89.04</t>
+  </si>
+  <si>
+    <t>2025-02-27</t>
+  </si>
+  <si>
+    <t>81.37</t>
+  </si>
+  <si>
+    <t>78.88</t>
+  </si>
+  <si>
+    <t>2025-03-21</t>
+  </si>
+  <si>
+    <t>89.46</t>
+  </si>
+  <si>
+    <t>84.23</t>
+  </si>
+  <si>
+    <t>2025-04-16</t>
+  </si>
+  <si>
+    <t>90.51</t>
+  </si>
+  <si>
+    <t>85.09</t>
+  </si>
+  <si>
+    <t>2025-05-09</t>
+  </si>
+  <si>
+    <t>89.38</t>
+  </si>
+  <si>
+    <t>83.72</t>
+  </si>
+  <si>
+    <t>2025-05-30</t>
+  </si>
+  <si>
+    <t>103.76</t>
+  </si>
+  <si>
+    <t>93.07</t>
+  </si>
+  <si>
+    <t>2025-06-20</t>
+  </si>
+  <si>
+    <t>105.88</t>
+  </si>
+  <si>
+    <t>94.69</t>
+  </si>
+  <si>
+    <t>2025-07-11</t>
+  </si>
+  <si>
+    <t>106.31</t>
+  </si>
+  <si>
+    <t>97.65</t>
+  </si>
+  <si>
+    <t>2025-08-01</t>
+  </si>
+  <si>
+    <t>99.63</t>
+  </si>
+  <si>
+    <t>91.95</t>
+  </si>
+  <si>
+    <t>2025-08-25</t>
+  </si>
+  <si>
+    <t>106.53</t>
+  </si>
+  <si>
+    <t>93.22</t>
+  </si>
+  <si>
+    <t>2025-09-16</t>
+  </si>
+  <si>
+    <t>111.08</t>
+  </si>
+  <si>
+    <t>95.23</t>
+  </si>
+  <si>
+    <t>2025-10-08</t>
+  </si>
+  <si>
+    <t>108.19</t>
+  </si>
+  <si>
+    <t>93.11</t>
+  </si>
+  <si>
+    <t>2025-10-31</t>
+  </si>
+  <si>
+    <t>110.08</t>
+  </si>
+  <si>
+    <t>95.66</t>
+  </si>
+  <si>
+    <t>2025-11-24</t>
+  </si>
+  <si>
+    <t>105.89</t>
+  </si>
+  <si>
+    <t>92.1</t>
+  </si>
+  <si>
+    <t>2025-12-15</t>
+  </si>
+  <si>
+    <t>102.28</t>
+  </si>
+  <si>
+    <t>90.69</t>
+  </si>
+  <si>
+    <t>2026-01-06</t>
+  </si>
+  <si>
+    <t>104.64</t>
+  </si>
+  <si>
+    <t>93.1</t>
+  </si>
+  <si>
+    <t>2026-01-29</t>
+  </si>
+  <si>
+    <t>97.86</t>
+  </si>
+  <si>
+    <t>87.56</t>
+  </si>
+  <si>
+    <t>2026-02-18</t>
+  </si>
+  <si>
+    <t>106.95</t>
+  </si>
+  <si>
+    <t>89.72</t>
+  </si>
+  <si>
+    <t>2026-03-12</t>
+  </si>
+  <si>
+    <t>103.52</t>
+  </si>
+  <si>
+    <t>84.86</t>
+  </si>
+  <si>
+    <t>2026-04-07</t>
+  </si>
+  <si>
+    <t>102.15</t>
+  </si>
+  <si>
+    <t>82.45</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf applyFont="1" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId3" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D28"/>
+  <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView showGridLines="1" workbookViewId="0" rightToLeft="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
@@ -696,41 +705,55 @@
     <row r="27" spans="1:4">
       <c r="A27" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>80</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>83</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="D29" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>