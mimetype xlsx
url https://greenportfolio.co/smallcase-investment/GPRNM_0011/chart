--- v7 (2026-04-30)
+++ v8 (2026-07-04)
@@ -4,360 +4,396 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Values" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="99">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>GDR: Green Energy, Defense, Railway Tracker</t>
   </si>
   <si>
     <t>Equity Smallcap</t>
   </si>
   <si>
-    <t>2024-08-29</t>
+    <t>2024-08-30</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>2024-09-05</t>
-[...20 lines deleted...]
-    <t>100.94</t>
+    <t>2024-09-04</t>
+  </si>
+  <si>
+    <t>101.4</t>
+  </si>
+  <si>
+    <t>100.08</t>
+  </si>
+  <si>
+    <t>2024-09-25</t>
+  </si>
+  <si>
+    <t>101.97</t>
+  </si>
+  <si>
+    <t>100.26</t>
+  </si>
+  <si>
+    <t>2024-10-17</t>
+  </si>
+  <si>
+    <t>99.21</t>
+  </si>
+  <si>
+    <t>98.75</t>
+  </si>
+  <si>
+    <t>2024-11-08</t>
+  </si>
+  <si>
+    <t>97.93</t>
+  </si>
+  <si>
+    <t>95.54</t>
+  </si>
+  <si>
+    <t>2024-12-03</t>
   </si>
   <si>
     <t>99.29</t>
   </si>
   <si>
-    <t>2024-11-11</t>
-[...137 lines deleted...]
-    <t>108.19</t>
+    <t>98.43</t>
+  </si>
+  <si>
+    <t>2024-12-24</t>
+  </si>
+  <si>
+    <t>105.72</t>
+  </si>
+  <si>
+    <t>97.02</t>
+  </si>
+  <si>
+    <t>2025-01-15</t>
+  </si>
+  <si>
+    <t>97.01</t>
+  </si>
+  <si>
+    <t>89.88</t>
+  </si>
+  <si>
+    <t>2025-02-04</t>
+  </si>
+  <si>
+    <t>91.22</t>
+  </si>
+  <si>
+    <t>87.01</t>
+  </si>
+  <si>
+    <t>2025-02-25</t>
+  </si>
+  <si>
+    <t>80.94</t>
+  </si>
+  <si>
+    <t>79.81</t>
+  </si>
+  <si>
+    <t>2025-03-20</t>
+  </si>
+  <si>
+    <t>86.83</t>
+  </si>
+  <si>
+    <t>82.14</t>
+  </si>
+  <si>
+    <t>2025-04-15</t>
+  </si>
+  <si>
+    <t>87.63</t>
+  </si>
+  <si>
+    <t>83.8</t>
+  </si>
+  <si>
+    <t>2025-05-08</t>
+  </si>
+  <si>
+    <t>86.95</t>
+  </si>
+  <si>
+    <t>83.82</t>
+  </si>
+  <si>
+    <t>2025-05-29</t>
+  </si>
+  <si>
+    <t>102.79</t>
+  </si>
+  <si>
+    <t>92.66</t>
+  </si>
+  <si>
+    <t>2025-06-19</t>
+  </si>
+  <si>
+    <t>102.97</t>
+  </si>
+  <si>
+    <t>93.3</t>
+  </si>
+  <si>
+    <t>2025-07-10</t>
+  </si>
+  <si>
+    <t>105.39</t>
+  </si>
+  <si>
+    <t>98.18</t>
+  </si>
+  <si>
+    <t>2025-07-31</t>
+  </si>
+  <si>
+    <t>100.38</t>
+  </si>
+  <si>
+    <t>93.06</t>
+  </si>
+  <si>
+    <t>2025-08-22</t>
+  </si>
+  <si>
+    <t>104.3</t>
+  </si>
+  <si>
+    <t>92.81</t>
+  </si>
+  <si>
+    <t>2025-09-15</t>
+  </si>
+  <si>
+    <t>107.15</t>
+  </si>
+  <si>
+    <t>93.89</t>
+  </si>
+  <si>
+    <t>2025-10-07</t>
+  </si>
+  <si>
+    <t>106.69</t>
+  </si>
+  <si>
+    <t>93.14</t>
+  </si>
+  <si>
+    <t>2025-10-30</t>
+  </si>
+  <si>
+    <t>108.22</t>
+  </si>
+  <si>
+    <t>95.66</t>
+  </si>
+  <si>
+    <t>2025-11-21</t>
+  </si>
+  <si>
+    <t>106.44</t>
+  </si>
+  <si>
+    <t>92.44</t>
+  </si>
+  <si>
+    <t>2025-12-12</t>
+  </si>
+  <si>
+    <t>100.44</t>
+  </si>
+  <si>
+    <t>90.07</t>
+  </si>
+  <si>
+    <t>2026-01-05</t>
+  </si>
+  <si>
+    <t>103.54</t>
+  </si>
+  <si>
+    <t>92.85</t>
+  </si>
+  <si>
+    <t>2026-01-28</t>
+  </si>
+  <si>
+    <t>96.02</t>
+  </si>
+  <si>
+    <t>86.97</t>
+  </si>
+  <si>
+    <t>2026-02-17</t>
+  </si>
+  <si>
+    <t>104.9</t>
+  </si>
+  <si>
+    <t>88.81</t>
+  </si>
+  <si>
+    <t>2026-03-11</t>
+  </si>
+  <si>
+    <t>102.07</t>
+  </si>
+  <si>
+    <t>85.02</t>
+  </si>
+  <si>
+    <t>2026-04-06</t>
+  </si>
+  <si>
+    <t>99.72</t>
+  </si>
+  <si>
+    <t>82.11</t>
+  </si>
+  <si>
+    <t>2026-04-28</t>
+  </si>
+  <si>
+    <t>121.21</t>
   </si>
   <si>
     <t>93.11</t>
   </si>
   <si>
-    <t>2025-10-31</t>
-[...68 lines deleted...]
-    <t>82.45</t>
+    <t>2026-05-20</t>
+  </si>
+  <si>
+    <t>122.28</t>
+  </si>
+  <si>
+    <t>92.56</t>
+  </si>
+  <si>
+    <t>2026-06-11</t>
+  </si>
+  <si>
+    <t>131.48</t>
+  </si>
+  <si>
+    <t>91.69</t>
+  </si>
+  <si>
+    <t>2026-07-03</t>
+  </si>
+  <si>
+    <t>146.57</t>
+  </si>
+  <si>
+    <t>99.32</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf applyFont="1" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId3" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D29"/>
+  <dimension ref="A1:D33"/>
   <sheetViews>
     <sheetView showGridLines="1" workbookViewId="0" rightToLeft="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
@@ -719,41 +755,97 @@
     <row r="28" spans="1:4">
       <c r="A28" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>83</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>86</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="D33" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>