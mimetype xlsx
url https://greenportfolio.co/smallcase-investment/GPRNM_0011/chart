--- v8 (2026-07-04)
+++ v9 (2026-07-24)
@@ -4,347 +4,344 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Values" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="98">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>GDR: Green Energy, Defense, Railway Tracker</t>
   </si>
   <si>
     <t>Equity Smallcap</t>
   </si>
   <si>
     <t>2024-08-30</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>2024-09-04</t>
-[...275 lines deleted...]
-    <t>99.32</t>
+    <t>2024-09-17</t>
+  </si>
+  <si>
+    <t>103.49</t>
+  </si>
+  <si>
+    <t>100.82</t>
+  </si>
+  <si>
+    <t>2024-10-09</t>
+  </si>
+  <si>
+    <t>100.39</t>
+  </si>
+  <si>
+    <t>97.71</t>
+  </si>
+  <si>
+    <t>2024-10-30</t>
+  </si>
+  <si>
+    <t>95.13</t>
+  </si>
+  <si>
+    <t>95.25</t>
+  </si>
+  <si>
+    <t>2024-11-25</t>
+  </si>
+  <si>
+    <t>91.44</t>
+  </si>
+  <si>
+    <t>93.83</t>
+  </si>
+  <si>
+    <t>2024-12-16</t>
+  </si>
+  <si>
+    <t>105.02</t>
+  </si>
+  <si>
+    <t>101.16</t>
+  </si>
+  <si>
+    <t>2025-01-07</t>
+  </si>
+  <si>
+    <t>105.49</t>
+  </si>
+  <si>
+    <t>96.72</t>
+  </si>
+  <si>
+    <t>2025-01-28</t>
+  </si>
+  <si>
+    <t>89.76</t>
+  </si>
+  <si>
+    <t>82.92</t>
+  </si>
+  <si>
+    <t>2025-02-17</t>
+  </si>
+  <si>
+    <t>82.16</t>
+  </si>
+  <si>
+    <t>79.83</t>
+  </si>
+  <si>
+    <t>2025-03-11</t>
+  </si>
+  <si>
+    <t>81.66</t>
+  </si>
+  <si>
+    <t>78.08</t>
+  </si>
+  <si>
+    <t>2025-04-03</t>
+  </si>
+  <si>
+    <t>87.17</t>
+  </si>
+  <si>
+    <t>84.19</t>
+  </si>
+  <si>
+    <t>2025-04-29</t>
+  </si>
+  <si>
+    <t>90.08</t>
+  </si>
+  <si>
+    <t>86.7</t>
+  </si>
+  <si>
+    <t>2025-05-21</t>
+  </si>
+  <si>
+    <t>99.52</t>
+  </si>
+  <si>
+    <t>90.89</t>
+  </si>
+  <si>
+    <t>2025-06-11</t>
+  </si>
+  <si>
+    <t>103.45</t>
+  </si>
+  <si>
+    <t>97.37</t>
+  </si>
+  <si>
+    <t>2025-07-02</t>
+  </si>
+  <si>
+    <t>105.55</t>
+  </si>
+  <si>
+    <t>98.29</t>
+  </si>
+  <si>
+    <t>2025-07-23</t>
+  </si>
+  <si>
+    <t>104.92</t>
+  </si>
+  <si>
+    <t>97.86</t>
+  </si>
+  <si>
+    <t>2025-08-13</t>
+  </si>
+  <si>
+    <t>99.62</t>
+  </si>
+  <si>
+    <t>91.23</t>
+  </si>
+  <si>
+    <t>2025-09-05</t>
+  </si>
+  <si>
+    <t>103.5</t>
+  </si>
+  <si>
+    <t>2025-09-26</t>
+  </si>
+  <si>
+    <t>104.41</t>
+  </si>
+  <si>
+    <t>90.96</t>
+  </si>
+  <si>
+    <t>2025-10-20</t>
+  </si>
+  <si>
+    <t>106.63</t>
+  </si>
+  <si>
+    <t>94.3</t>
+  </si>
+  <si>
+    <t>2025-11-13</t>
+  </si>
+  <si>
+    <t>108.11</t>
+  </si>
+  <si>
+    <t>94.18</t>
+  </si>
+  <si>
+    <t>2025-12-04</t>
+  </si>
+  <si>
+    <t>101.66</t>
+  </si>
+  <si>
+    <t>91.2</t>
+  </si>
+  <si>
+    <t>2025-12-26</t>
+  </si>
+  <si>
+    <t>103.85</t>
+  </si>
+  <si>
+    <t>91.65</t>
+  </si>
+  <si>
+    <t>2026-01-19</t>
+  </si>
+  <si>
+    <t>97.62</t>
+  </si>
+  <si>
+    <t>89.04</t>
+  </si>
+  <si>
+    <t>2026-02-09</t>
+  </si>
+  <si>
+    <t>104.47</t>
+  </si>
+  <si>
+    <t>90.05</t>
+  </si>
+  <si>
+    <t>2026-03-02</t>
+  </si>
+  <si>
+    <t>103.43</t>
+  </si>
+  <si>
+    <t>86.15</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>98.24</t>
+  </si>
+  <si>
+    <t>80.26</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
+  </si>
+  <si>
+    <t>113.69</t>
+  </si>
+  <si>
+    <t>90.57</t>
+  </si>
+  <si>
+    <t>2026-05-12</t>
+  </si>
+  <si>
+    <t>124.49</t>
+  </si>
+  <si>
+    <t>92.91</t>
+  </si>
+  <si>
+    <t>2026-06-03</t>
+  </si>
+  <si>
+    <t>136.96</t>
+  </si>
+  <si>
+    <t>93.4</t>
+  </si>
+  <si>
+    <t>2026-06-24</t>
+  </si>
+  <si>
+    <t>142.59</t>
+  </si>
+  <si>
+    <t>97.78</t>
+  </si>
+  <si>
+    <t>2026-07-16</t>
+  </si>
+  <si>
+    <t>145.44</t>
+  </si>
+  <si>
+    <t>100.15</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
@@ -612,240 +609,240 @@
         <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B20" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="B20" s="0" t="s">
+      <c r="C20" s="0" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="B21" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="B21" s="0" t="s">
+      <c r="C21" s="0" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="B22" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="B22" s="0" t="s">
+      <c r="C22" s="0" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B23" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="B23" s="0" t="s">
+      <c r="C23" s="0" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="B24" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="B24" s="0" t="s">
+      <c r="C24" s="0" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="B25" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="B25" s="0" t="s">
+      <c r="C25" s="0" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B26" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="B26" s="0" t="s">
+      <c r="C26" s="0" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="B27" s="0" t="s">
+      <c r="C27" s="0" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="B28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="B28" s="0" t="s">
+      <c r="C28" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="B29" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="B29" s="0" t="s">
+      <c r="C29" s="0" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="B30" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="B30" s="0" t="s">
+      <c r="C30" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="B31" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="B31" s="0" t="s">
+      <c r="C31" s="0" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="B32" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="B32" s="0" t="s">
+      <c r="C32" s="0" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="B33" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="B33" s="0" t="s">
+      <c r="C33" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>